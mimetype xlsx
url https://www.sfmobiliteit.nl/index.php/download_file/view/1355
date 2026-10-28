--- v0 (2026-09-08)
+++ v1 (2026-10-28)
@@ -1,74 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/xl/activeX/activeX1.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/xl/activeX/activeX2.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/activeX/activeX1.bin" ContentType="application/vnd.ms-office.activeX"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Remco\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1E595299-1DDB-467B-83C8-63389FFB2992}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F57AC9D1-1C36-4C93-9823-DB44D148698C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Invoerblad" sheetId="5" r:id="rId1"/>
     <sheet name="jaaruren" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Invoerblad!$A$1:$J$48</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">jaaruren!$B$1:$T$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
@@ -732,102 +732,102 @@
   <si>
     <t>week 1</t>
   </si>
   <si>
     <t>week 2</t>
   </si>
   <si>
     <t xml:space="preserve">Correctie woon-werkverkeer </t>
   </si>
   <si>
     <t>Gemiddelde arbeidstijd</t>
   </si>
   <si>
     <t>(CAO Taxivervoer artikel 1.6.2 lid 2)</t>
   </si>
   <si>
     <t>Indicatief bruto maandloon schooljaar 2026-2027</t>
   </si>
   <si>
     <t>2026-2027</t>
   </si>
   <si>
     <t>2026/2027</t>
   </si>
   <si>
-    <t>Werktijdregistratie t.b.v. jaarurencontract 2025-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Bruto maandloon schooljaar 2025-2026</t>
   </si>
   <si>
     <t>Indicatief bruto maandloon schooljaar 2027-2028</t>
   </si>
   <si>
     <t>2027-2028</t>
   </si>
   <si>
     <t>schooldagen 2025-2026</t>
   </si>
   <si>
     <t>2027/2028</t>
   </si>
   <si>
     <t>aantal vrije dagen</t>
   </si>
   <si>
     <t>naam</t>
   </si>
   <si>
     <t>adres</t>
   </si>
   <si>
     <t>woonplaats</t>
   </si>
   <si>
     <t>(4 week of maandloon)</t>
   </si>
   <si>
     <t>Akkoord met de normering van de route en de vaststelling van het arbeidspercentage.</t>
   </si>
   <si>
     <t>Akkoord leidinggevende</t>
   </si>
   <si>
     <t>Akkoord medewerker</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Jaarurenregeling schooljaar 2026-2027</t>
   </si>
   <si>
     <t>2028-2029</t>
   </si>
   <si>
     <t>schooljaar 2026-2027</t>
+  </si>
+  <si>
+    <t>Werktijdregistratie t.b.v. jaarurencontract 2026-2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="_-&quot;€&quot;\ * #,##0.00_-;_-&quot;€&quot;\ * #,##0.00\-;_-&quot;€&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="&quot;€&quot;\ #,##0.00_-"/>
     <numFmt numFmtId="166" formatCode="h:mm;@"/>
     <numFmt numFmtId="167" formatCode="[h]:mm:ss;@"/>
     <numFmt numFmtId="168" formatCode="[h]:mm"/>
     <numFmt numFmtId="169" formatCode="[$-413]d\ mmmm\ yyyy;@"/>
     <numFmt numFmtId="170" formatCode="0000000"/>
     <numFmt numFmtId="171" formatCode="mmmm\ yyyy"/>
     <numFmt numFmtId="172" formatCode="0;[Red]0"/>
   </numFmts>
   <fonts count="41" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -2017,51 +2017,50 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="19" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="3" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="7" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="33" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="33" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="166" fontId="33" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="33" fillId="3" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="166" fontId="32" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="21" fontId="32" fillId="7" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -2128,50 +2127,53 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="6" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
+      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
     <cellStyle name="Standaard 2" xfId="1" xr:uid="{C6E2D798-070D-4B42-A448-81B0F597CE93}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <fill>
         <patternFill>
           <bgColor indexed="10"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCCFFCC"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFCCFFFF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
@@ -2188,51 +2190,51 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sheetMetadata" Target="metadata.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
 </file>
 
 <file path=xl/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStreamInit" r:id="rId1"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>38</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Afbeelding 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{404E201C-78C8-2DC9-98B4-3A4E52FD2DEC}"/>
             </a:ext>
           </a:extLst>
@@ -2272,51 +2274,51 @@
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>144780</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>137160</xdr:rowOff>
+          <xdr:rowOff>129540</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1038" name="NEE" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1038"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000E040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2330,51 +2332,51 @@
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>1</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>0</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>1</xdr:col>
           <xdr:colOff>144780</xdr:colOff>
           <xdr:row>0</xdr:row>
-          <xdr:rowOff>137160</xdr:rowOff>
+          <xdr:rowOff>129540</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="1040" name="CheckBox2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s1040"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000010040000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2678,51 +2680,51 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="../activeX/activeX1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Blad3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AS50"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5.33203125" customWidth="1"/>
     <col min="2" max="2" width="45" customWidth="1"/>
     <col min="3" max="3" width="13.109375" customWidth="1"/>
     <col min="4" max="4" width="23.6640625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="94" bestFit="1" customWidth="1"/>
     <col min="6" max="9" width="13.109375" style="94" customWidth="1"/>
     <col min="10" max="10" width="13.109375" style="86" customWidth="1"/>
     <col min="11" max="11" width="7.109375" style="86" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="10.6640625" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="7.109375" style="165" hidden="1" customWidth="1"/>
     <col min="14" max="18" width="10.6640625" style="165" hidden="1" customWidth="1"/>
     <col min="19" max="19" width="4.5546875" style="165" hidden="1" customWidth="1"/>
     <col min="20" max="22" width="10.6640625" style="165" hidden="1" customWidth="1"/>
     <col min="23" max="23" width="5.88671875" style="165" hidden="1" customWidth="1"/>
     <col min="24" max="24" width="22.44140625" style="165" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="9.109375" style="165" hidden="1" customWidth="1"/>
     <col min="26" max="30" width="10" hidden="1" customWidth="1"/>
     <col min="31" max="31" width="11.33203125" style="80" hidden="1" customWidth="1"/>
     <col min="32" max="35" width="9.5546875" style="80" hidden="1" customWidth="1"/>
     <col min="36" max="37" width="10.5546875" hidden="1" customWidth="1"/>
@@ -2750,51 +2752,51 @@
       <c r="O1" s="164"/>
       <c r="P1" s="164"/>
       <c r="Q1" s="164"/>
       <c r="W1" s="176"/>
       <c r="Z1"/>
       <c r="AA1" s="86"/>
       <c r="AB1" s="86"/>
       <c r="AC1" s="86"/>
       <c r="AD1"/>
       <c r="AE1" s="80"/>
       <c r="AF1" s="80"/>
       <c r="AG1" s="80"/>
       <c r="AH1" s="80"/>
       <c r="AI1" s="80"/>
       <c r="AJ1"/>
       <c r="AK1"/>
       <c r="AL1"/>
       <c r="AM1"/>
       <c r="AN1"/>
       <c r="AO1"/>
       <c r="AP1"/>
     </row>
     <row r="2" spans="1:42" ht="27.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="83"/>
       <c r="B2" s="113" t="s">
-        <v>108</v>
+        <v>125</v>
       </c>
       <c r="C2" s="113"/>
       <c r="D2" s="19"/>
       <c r="E2" s="84"/>
       <c r="F2" s="84"/>
       <c r="G2" s="84"/>
       <c r="H2" s="84"/>
       <c r="I2" s="84"/>
       <c r="J2" s="85"/>
       <c r="L2" s="112" t="s">
         <v>30</v>
       </c>
       <c r="O2" s="164"/>
       <c r="P2" s="164"/>
       <c r="Q2" s="164"/>
       <c r="W2" s="176"/>
       <c r="Z2" s="191"/>
       <c r="AA2" s="192"/>
       <c r="AB2" s="192"/>
       <c r="AC2" s="192"/>
       <c r="AD2" s="191"/>
       <c r="AE2" s="201"/>
       <c r="AF2" s="201"/>
       <c r="AG2" s="201"/>
       <c r="AH2" s="201"/>
@@ -2828,380 +2830,380 @@
       <c r="W3" s="176"/>
     </row>
     <row r="4" spans="1:42" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
       <c r="A4" s="9"/>
       <c r="B4" s="177"/>
       <c r="C4" s="175"/>
       <c r="D4" s="175"/>
       <c r="E4" s="84"/>
       <c r="F4" s="84"/>
       <c r="G4" s="84"/>
       <c r="H4" s="84"/>
       <c r="I4" s="84"/>
       <c r="J4" s="85"/>
       <c r="L4" s="112"/>
       <c r="W4" s="176"/>
     </row>
     <row r="5" spans="1:42" s="165" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A5" s="21"/>
       <c r="B5" s="169"/>
       <c r="C5" s="162"/>
       <c r="D5" s="162"/>
       <c r="E5" s="162"/>
       <c r="F5" s="152" t="s">
         <v>94</v>
       </c>
-      <c r="G5" s="225"/>
-[...1 lines deleted...]
-      <c r="I5" s="226"/>
+      <c r="G5" s="224"/>
+      <c r="H5" s="225"/>
+      <c r="I5" s="225"/>
       <c r="J5" s="154">
         <f>SUM(U43)</f>
         <v>1.7847222222222217</v>
       </c>
       <c r="O5" s="165">
         <v>20</v>
       </c>
       <c r="W5" s="176"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5" s="80"/>
       <c r="AF5" s="80"/>
       <c r="AG5" s="80"/>
       <c r="AH5" s="80"/>
       <c r="AI5" s="80"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
     </row>
     <row r="6" spans="1:42" ht="14.4" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="9"/>
       <c r="B6" s="88"/>
       <c r="C6" s="88"/>
       <c r="D6" s="16"/>
       <c r="E6" s="84"/>
       <c r="F6" s="219" t="s">
         <v>78</v>
       </c>
       <c r="G6" s="220"/>
       <c r="H6" s="220"/>
       <c r="I6" s="220"/>
-      <c r="J6" s="227">
+      <c r="J6" s="226">
         <f>IF(ISERROR(SUM(AK15:AK16)/(2*H12)),"",SUM(AK15:AK16)/(2*H12))</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="W6" s="176"/>
     </row>
     <row r="7" spans="1:42" ht="17.399999999999999" x14ac:dyDescent="0.3">
       <c r="A7" s="14"/>
-      <c r="B7" s="221" t="s">
-        <v>115</v>
+      <c r="B7" s="265" t="s">
+        <v>114</v>
       </c>
       <c r="C7" s="116"/>
-      <c r="D7" s="228"/>
+      <c r="D7" s="227"/>
       <c r="E7" s="155"/>
-      <c r="F7" s="229"/>
-[...3 lines deleted...]
-      <c r="J7" s="231"/>
+      <c r="F7" s="228"/>
+      <c r="G7" s="229"/>
+      <c r="H7" s="229"/>
+      <c r="I7" s="230"/>
+      <c r="J7" s="230"/>
       <c r="L7" s="89">
         <v>5.208333333333333E-3</v>
       </c>
       <c r="O7" s="164"/>
       <c r="P7" s="164"/>
       <c r="Q7" s="164"/>
       <c r="W7" s="176"/>
       <c r="AA7" s="86"/>
       <c r="AB7" s="86"/>
       <c r="AC7" s="86"/>
     </row>
     <row r="8" spans="1:42" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A8" s="83"/>
-      <c r="B8" s="221" t="s">
-        <v>116</v>
+      <c r="B8" s="265" t="s">
+        <v>115</v>
       </c>
       <c r="C8" s="151"/>
-      <c r="D8" s="228"/>
+      <c r="D8" s="227"/>
       <c r="E8" s="155"/>
-      <c r="F8" s="232"/>
-[...3 lines deleted...]
-      <c r="J8" s="230"/>
+      <c r="F8" s="231"/>
+      <c r="G8" s="229"/>
+      <c r="H8" s="229"/>
+      <c r="I8" s="229"/>
+      <c r="J8" s="229"/>
       <c r="L8" s="89">
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="O8" s="164"/>
       <c r="P8" s="164"/>
       <c r="Q8" s="164"/>
       <c r="W8" s="176"/>
       <c r="AA8" s="86"/>
       <c r="AB8" s="86"/>
       <c r="AC8" s="86"/>
     </row>
     <row r="9" spans="1:42" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A9" s="83"/>
-      <c r="B9" s="221" t="s">
-        <v>117</v>
+      <c r="B9" s="265" t="s">
+        <v>116</v>
       </c>
       <c r="C9" s="116"/>
-      <c r="D9" s="228"/>
+      <c r="D9" s="227"/>
       <c r="E9" s="155"/>
-      <c r="F9" s="232"/>
-[...3 lines deleted...]
-      <c r="J9" s="230"/>
+      <c r="F9" s="231"/>
+      <c r="G9" s="229"/>
+      <c r="H9" s="229"/>
+      <c r="I9" s="229"/>
+      <c r="J9" s="229"/>
       <c r="L9" s="87"/>
       <c r="N9" s="168">
         <f>SUM(J6:J9)*10</f>
         <v>0.10416666666666666</v>
       </c>
       <c r="O9" s="164"/>
       <c r="P9" s="164"/>
       <c r="Q9" s="164"/>
       <c r="W9" s="176"/>
       <c r="AA9" s="86"/>
       <c r="AB9" s="86"/>
       <c r="AC9" s="86"/>
     </row>
     <row r="10" spans="1:42" s="165" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A10" s="170"/>
       <c r="B10" s="116"/>
       <c r="C10" s="116"/>
-      <c r="D10" s="228"/>
+      <c r="D10" s="227"/>
       <c r="E10" s="155"/>
-      <c r="F10" s="230"/>
-[...2 lines deleted...]
-      <c r="I10" s="230"/>
+      <c r="F10" s="229"/>
+      <c r="G10" s="229"/>
+      <c r="H10" s="229"/>
+      <c r="I10" s="229"/>
       <c r="J10" s="156"/>
       <c r="K10" s="164"/>
       <c r="L10" s="172"/>
       <c r="O10" s="164"/>
       <c r="P10" s="164"/>
       <c r="Q10" s="164"/>
       <c r="W10" s="176"/>
       <c r="Z10"/>
       <c r="AA10" s="86"/>
       <c r="AB10" s="86"/>
       <c r="AC10" s="86"/>
       <c r="AD10"/>
       <c r="AE10" s="80"/>
       <c r="AF10" s="80"/>
       <c r="AG10" s="80"/>
       <c r="AH10" s="80"/>
       <c r="AI10" s="80"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
     </row>
     <row r="11" spans="1:42" s="165" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A11" s="170"/>
       <c r="B11" s="116"/>
       <c r="C11" s="116"/>
-      <c r="D11" s="228"/>
+      <c r="D11" s="227"/>
       <c r="E11" s="155"/>
-      <c r="F11" s="230"/>
-[...2 lines deleted...]
-      <c r="I11" s="230"/>
+      <c r="F11" s="229"/>
+      <c r="G11" s="229"/>
+      <c r="H11" s="232"/>
+      <c r="I11" s="229"/>
       <c r="J11" s="156"/>
       <c r="K11" s="164"/>
       <c r="L11" s="172"/>
       <c r="O11" s="164"/>
       <c r="P11" s="164"/>
       <c r="Q11" s="164"/>
       <c r="W11" s="176"/>
       <c r="Z11"/>
       <c r="AA11" s="86"/>
       <c r="AB11" s="86"/>
       <c r="AC11" s="86"/>
       <c r="AD11"/>
       <c r="AE11" s="80"/>
       <c r="AF11" s="80"/>
       <c r="AG11" s="80"/>
       <c r="AH11" s="80"/>
       <c r="AI11" s="80"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
     </row>
     <row r="12" spans="1:42" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A12" s="83"/>
       <c r="B12" s="160" t="s">
         <v>57</v>
       </c>
       <c r="C12" s="160"/>
-      <c r="D12" s="234"/>
+      <c r="D12" s="233"/>
       <c r="E12" s="155"/>
       <c r="F12" s="160" t="s">
         <v>61</v>
       </c>
       <c r="G12" s="155"/>
-      <c r="H12" s="235">
+      <c r="H12" s="234">
         <v>5</v>
       </c>
       <c r="I12" s="155"/>
       <c r="J12" s="156"/>
       <c r="L12" s="87"/>
       <c r="O12" s="164"/>
       <c r="P12" s="164"/>
       <c r="Q12" s="164"/>
       <c r="W12" s="176"/>
       <c r="AA12" s="86"/>
       <c r="AB12" s="86"/>
       <c r="AC12" s="86"/>
     </row>
     <row r="13" spans="1:42" s="165" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A13" s="170"/>
       <c r="B13" s="160"/>
       <c r="C13" s="160"/>
-      <c r="D13" s="228"/>
-      <c r="E13" s="228"/>
+      <c r="D13" s="227"/>
+      <c r="E13" s="227"/>
       <c r="F13" s="155"/>
       <c r="G13" s="155"/>
       <c r="H13" s="155"/>
       <c r="I13" s="155"/>
       <c r="J13" s="155"/>
       <c r="K13" s="163"/>
       <c r="L13" s="164"/>
       <c r="M13" s="172"/>
       <c r="P13" s="164"/>
       <c r="Q13" s="164"/>
       <c r="R13" s="164"/>
       <c r="W13" s="176"/>
       <c r="AE13" s="80"/>
       <c r="AF13" s="80"/>
       <c r="AG13" s="80"/>
       <c r="AH13" s="80"/>
       <c r="AI13" s="80"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A14" s="83"/>
-      <c r="B14" s="236" t="s">
+      <c r="B14" s="235" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="237">
+      <c r="C14" s="236">
         <v>29</v>
       </c>
       <c r="D14" s="160"/>
       <c r="E14" s="160"/>
-      <c r="F14" s="238" t="s">
+      <c r="F14" s="237" t="s">
         <v>63</v>
       </c>
-      <c r="G14" s="238" t="s">
+      <c r="G14" s="237" t="s">
         <v>64</v>
       </c>
-      <c r="H14" s="238" t="s">
+      <c r="H14" s="237" t="s">
         <v>65</v>
       </c>
-      <c r="I14" s="238" t="s">
+      <c r="I14" s="237" t="s">
         <v>66</v>
       </c>
-      <c r="J14" s="238" t="s">
+      <c r="J14" s="237" t="s">
         <v>67</v>
       </c>
       <c r="K14" s="85"/>
       <c r="L14" s="86"/>
       <c r="M14" s="172"/>
       <c r="P14" s="164"/>
       <c r="Q14" s="164"/>
       <c r="R14" s="164"/>
       <c r="U14" s="168">
         <f>SUM(F18)-F15+G18-G15+H18-H15+I18-I15+J18-J15</f>
         <v>0.47569444444444453</v>
       </c>
       <c r="V14" s="168"/>
       <c r="W14" s="176"/>
       <c r="X14" s="165" t="s">
         <v>85</v>
       </c>
       <c r="Z14" s="193"/>
       <c r="AA14" s="193"/>
       <c r="AB14" s="193"/>
       <c r="AC14" s="193"/>
       <c r="AD14" s="193"/>
       <c r="AF14" s="206" t="s">
         <v>63</v>
       </c>
       <c r="AG14" s="206" t="s">
         <v>64</v>
       </c>
       <c r="AH14" s="206" t="s">
         <v>65</v>
       </c>
       <c r="AI14" s="206" t="s">
         <v>66</v>
       </c>
       <c r="AJ14" s="206" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="15" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A15" s="9"/>
       <c r="B15" s="151"/>
       <c r="C15" s="151"/>
-      <c r="D15" s="228" t="s">
+      <c r="D15" s="227" t="s">
         <v>68</v>
       </c>
-      <c r="E15" s="228"/>
-      <c r="F15" s="239">
+      <c r="E15" s="227"/>
+      <c r="F15" s="238">
         <v>0.28472222222222221</v>
       </c>
-      <c r="G15" s="239">
+      <c r="G15" s="238">
         <v>0.28472222222222221</v>
       </c>
-      <c r="H15" s="239">
+      <c r="H15" s="238">
         <v>0.28472222222222221</v>
       </c>
-      <c r="I15" s="239">
+      <c r="I15" s="238">
         <v>0.28472222222222221</v>
       </c>
-      <c r="J15" s="239">
+      <c r="J15" s="238">
         <v>0.28472222222222221</v>
       </c>
       <c r="K15" s="85"/>
       <c r="L15" s="86"/>
       <c r="N15" s="164"/>
       <c r="O15" s="164"/>
       <c r="P15" s="164"/>
       <c r="Q15" s="164"/>
       <c r="R15" s="164"/>
       <c r="U15" s="168"/>
       <c r="V15" s="168"/>
       <c r="W15" s="176"/>
       <c r="X15" s="165" t="s">
         <v>80</v>
       </c>
       <c r="Z15" s="193" t="s">
         <v>63</v>
       </c>
       <c r="AA15" s="193" t="s">
         <v>64</v>
       </c>
       <c r="AB15" s="193" t="s">
         <v>65</v>
       </c>
       <c r="AC15" s="193" t="s">
@@ -3218,71 +3220,71 @@
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AG15" s="202">
         <f>IF(AA15=0,G26+G27,IF(AA23=0,G19+G20,G19+G27))</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AH15" s="202">
         <f>IF(AB15=0,H26+H27,IF(AB23=0,H19+H20,H19+H27))</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AI15" s="202">
         <f>IF(AC15=0,I26+I27,IF(AC23=0,I19+I20,I19+I27))</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AJ15" s="202">
         <f>IF(AD15=0,J26+J27,IF(AD23=0,J19+J20,J19+J27))</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AK15" s="90">
         <f>SUM(AF15:AJ15)</f>
         <v>5.2083333333333329E-2</v>
       </c>
     </row>
     <row r="16" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A16" s="9"/>
-      <c r="B16" s="228" t="s">
+      <c r="B16" s="227" t="s">
         <v>70</v>
       </c>
-      <c r="C16" s="240"/>
-      <c r="D16" s="241" t="s">
+      <c r="C16" s="239"/>
+      <c r="D16" s="240" t="s">
         <v>69</v>
       </c>
-      <c r="E16" s="241"/>
-      <c r="F16" s="239">
+      <c r="E16" s="240"/>
+      <c r="F16" s="238">
         <v>0.30069444444444443</v>
       </c>
-      <c r="G16" s="239">
+      <c r="G16" s="238">
         <v>0.2986111111111111</v>
       </c>
-      <c r="H16" s="239">
+      <c r="H16" s="238">
         <v>0.30138888888888887</v>
       </c>
-      <c r="I16" s="239">
+      <c r="I16" s="238">
         <v>0.30138888888888887</v>
       </c>
-      <c r="J16" s="239">
+      <c r="J16" s="238">
         <v>0.2986111111111111</v>
       </c>
       <c r="K16" s="85"/>
       <c r="L16" s="86"/>
       <c r="M16" s="164">
         <f>SUM(N16:R16)</f>
         <v>7.7083333333333337E-2</v>
       </c>
       <c r="N16" s="164">
         <f t="shared" ref="N16:R18" si="0">SUM(F16)-F15</f>
         <v>1.5972222222222221E-2</v>
       </c>
       <c r="O16" s="164">
         <f t="shared" si="0"/>
         <v>1.3888888888888895E-2</v>
       </c>
       <c r="P16" s="164">
         <f t="shared" si="0"/>
         <v>1.6666666666666663E-2</v>
       </c>
       <c r="Q16" s="164">
         <f t="shared" si="0"/>
         <v>1.6666666666666663E-2</v>
       </c>
       <c r="R16" s="164">
@@ -3314,69 +3316,69 @@
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AG16" s="202">
         <f>IF(AA31=0,G41+G42,IF(AA37=0,G34+G35,G34+G42))</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AH16" s="202">
         <f>IF(AB31=0,H41+H42,IF(AB37=0,H34+H35,H34+H42))</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AI16" s="202">
         <f>IF(AC31=0,I41+I42,IF(AC37=0,I34+I35,I34+I42))</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AJ16" s="202">
         <f>IF(AD31=0,J41+J42,IF(AD37=0,J34+J35,J34+J42))</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="AK16" s="90">
         <f>SUM(AF16:AJ16)</f>
         <v>5.2083333333333329E-2</v>
       </c>
     </row>
     <row r="17" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A17" s="9"/>
-      <c r="B17" s="228"/>
+      <c r="B17" s="227"/>
       <c r="C17" s="151"/>
-      <c r="D17" s="228" t="s">
+      <c r="D17" s="227" t="s">
         <v>71</v>
       </c>
-      <c r="E17" s="228"/>
-      <c r="F17" s="239">
+      <c r="E17" s="227"/>
+      <c r="F17" s="238">
         <v>0.3611111111111111</v>
       </c>
-      <c r="G17" s="239">
+      <c r="G17" s="238">
         <v>0.3611111111111111</v>
       </c>
-      <c r="H17" s="239">
+      <c r="H17" s="238">
         <v>0.3611111111111111</v>
       </c>
-      <c r="I17" s="239">
+      <c r="I17" s="238">
         <v>0.3611111111111111</v>
       </c>
-      <c r="J17" s="239">
+      <c r="J17" s="238">
         <v>0.3611111111111111</v>
       </c>
       <c r="K17" s="85"/>
       <c r="L17" s="86"/>
       <c r="N17" s="164">
         <f t="shared" si="0"/>
         <v>6.0416666666666674E-2</v>
       </c>
       <c r="O17" s="164">
         <f t="shared" si="0"/>
         <v>6.25E-2</v>
       </c>
       <c r="P17" s="164">
         <f t="shared" si="0"/>
         <v>5.9722222222222232E-2</v>
       </c>
       <c r="Q17" s="164">
         <f t="shared" si="0"/>
         <v>5.9722222222222232E-2</v>
       </c>
       <c r="R17" s="164">
         <f t="shared" si="0"/>
         <v>6.25E-2</v>
       </c>
       <c r="V17" s="164">
@@ -3396,170 +3398,170 @@
         <v>9.5138888888888939E-2</v>
       </c>
       <c r="AB17" s="194">
         <f>SUM(H18-H15)</f>
         <v>9.5138888888888939E-2</v>
       </c>
       <c r="AC17" s="194">
         <f>SUM(I18-I15)</f>
         <v>9.5138888888888939E-2</v>
       </c>
       <c r="AD17" s="194">
         <f>SUM(J18-J15)</f>
         <v>9.5138888888888939E-2</v>
       </c>
       <c r="AE17" s="202"/>
       <c r="AF17" s="202"/>
       <c r="AG17" s="202"/>
       <c r="AH17" s="202"/>
       <c r="AI17" s="202"/>
       <c r="AK17" s="90"/>
     </row>
     <row r="18" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A18" s="9"/>
       <c r="B18" s="151"/>
       <c r="C18" s="151"/>
-      <c r="D18" s="228" t="s">
+      <c r="D18" s="227" t="s">
         <v>72</v>
       </c>
-      <c r="E18" s="228"/>
-      <c r="F18" s="239">
+      <c r="E18" s="227"/>
+      <c r="F18" s="238">
         <v>0.37986111111111115</v>
       </c>
-      <c r="G18" s="239">
+      <c r="G18" s="238">
         <v>0.37986111111111115</v>
       </c>
-      <c r="H18" s="239">
+      <c r="H18" s="238">
         <v>0.37986111111111115</v>
       </c>
-      <c r="I18" s="239">
+      <c r="I18" s="238">
         <v>0.37986111111111115</v>
       </c>
-      <c r="J18" s="239">
+      <c r="J18" s="238">
         <v>0.37986111111111115</v>
       </c>
       <c r="K18" s="85"/>
       <c r="L18" s="86"/>
       <c r="M18" s="164">
         <f>SUM(N18:R18)</f>
         <v>9.3750000000000222E-2</v>
       </c>
       <c r="N18" s="164">
         <f t="shared" si="0"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="O18" s="164">
         <f t="shared" si="0"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="P18" s="164">
         <f t="shared" si="0"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="Q18" s="164">
         <f t="shared" si="0"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="R18" s="164">
         <f t="shared" si="0"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="T18" s="164"/>
       <c r="U18" s="164"/>
       <c r="V18" s="164"/>
       <c r="W18" s="176"/>
       <c r="Z18" s="193"/>
       <c r="AA18" s="193"/>
       <c r="AB18" s="193"/>
       <c r="AC18" s="193"/>
       <c r="AD18" s="193"/>
       <c r="AK18" s="90"/>
     </row>
     <row r="19" spans="1:42" ht="13.8" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9"/>
       <c r="B19" s="151"/>
       <c r="C19" s="151"/>
       <c r="D19" s="151"/>
       <c r="E19" s="151"/>
-      <c r="F19" s="242">
+      <c r="F19" s="241">
         <f>IF((F16-F15)&gt;$L$7,$L$7,(F16-F15))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="G19" s="242">
+      <c r="G19" s="241">
         <f>IF((G16-G15)&gt;$L$7,$L$7,(G16-G15))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="H19" s="242">
+      <c r="H19" s="241">
         <f>IF((H16-H15)&gt;$L$7,$L$7,(H16-H15))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="I19" s="242">
+      <c r="I19" s="241">
         <f>IF((I16-I15)&gt;$L$7,$L$7,(I16-I15))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="J19" s="242">
+      <c r="J19" s="241">
         <f>IF((J16-J15)&gt;$L$7,$L$7,(J16-J15))</f>
         <v>5.208333333333333E-3</v>
       </c>
       <c r="K19" s="85"/>
       <c r="W19" s="176"/>
       <c r="Z19" s="193"/>
       <c r="AA19" s="193"/>
       <c r="AB19" s="193"/>
       <c r="AC19" s="193"/>
       <c r="AD19" s="193"/>
       <c r="AE19" s="199"/>
       <c r="AF19" s="199"/>
       <c r="AG19" s="199"/>
       <c r="AH19" s="199"/>
       <c r="AI19" s="199"/>
       <c r="AJ19" s="200"/>
       <c r="AK19" s="90"/>
     </row>
     <row r="20" spans="1:42" ht="13.8" hidden="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9"/>
       <c r="B20" s="151"/>
       <c r="C20" s="151"/>
       <c r="D20" s="151"/>
       <c r="E20" s="151"/>
-      <c r="F20" s="242">
+      <c r="F20" s="241">
         <f>IF((F18-F17)&gt;$L$7,$L$7,(F18-F17))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="G20" s="242">
+      <c r="G20" s="241">
         <f>IF((G18-G17)&gt;$L$7,$L$7,(G18-G17))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="H20" s="242">
+      <c r="H20" s="241">
         <f>IF((H18-H17)&gt;$L$7,$L$7,(H18-H17))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="I20" s="242">
+      <c r="I20" s="241">
         <f>IF((I18-I17)&gt;$L$7,$L$7,(I18-I17))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="J20" s="242">
+      <c r="J20" s="241">
         <f>IF((J18-J17)&gt;$L$7,$L$7,(J18-J17))</f>
         <v>5.208333333333333E-3</v>
       </c>
       <c r="K20" s="85"/>
       <c r="W20" s="176"/>
       <c r="Z20" s="193"/>
       <c r="AA20" s="193"/>
       <c r="AB20" s="193"/>
       <c r="AC20" s="193"/>
       <c r="AD20" s="193"/>
       <c r="AK20" s="90"/>
     </row>
     <row r="21" spans="1:42" s="165" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A21" s="21"/>
       <c r="B21" s="151"/>
       <c r="C21" s="151"/>
       <c r="D21" s="151"/>
       <c r="E21" s="151"/>
       <c r="F21" s="155"/>
       <c r="G21" s="155"/>
       <c r="H21" s="155"/>
       <c r="I21" s="155"/>
       <c r="J21" s="155"/>
       <c r="K21" s="163"/>
       <c r="L21" s="168"/>
@@ -3575,67 +3577,67 @@
         <v>65</v>
       </c>
       <c r="AC21" s="193" t="s">
         <v>66</v>
       </c>
       <c r="AD21" s="193" t="s">
         <v>67</v>
       </c>
       <c r="AE21" s="80"/>
       <c r="AF21" s="80"/>
       <c r="AG21" s="80"/>
       <c r="AH21" s="80"/>
       <c r="AI21" s="80"/>
       <c r="AJ21"/>
       <c r="AK21" s="90"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
     </row>
     <row r="22" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A22" s="9"/>
       <c r="B22" s="151"/>
       <c r="C22" s="151"/>
-      <c r="D22" s="228" t="s">
+      <c r="D22" s="227" t="s">
         <v>68</v>
       </c>
-      <c r="E22" s="228"/>
-      <c r="F22" s="239">
+      <c r="E22" s="227"/>
+      <c r="F22" s="238">
         <v>0.55902777777777779</v>
       </c>
-      <c r="G22" s="239">
+      <c r="G22" s="238">
         <v>0.55902777777777779</v>
       </c>
-      <c r="H22" s="239">
+      <c r="H22" s="238">
         <v>0.55902777777777779</v>
       </c>
-      <c r="I22" s="239">
+      <c r="I22" s="238">
         <v>0.55902777777777779</v>
       </c>
-      <c r="J22" s="239">
+      <c r="J22" s="238">
         <v>0.55902777777777779</v>
       </c>
       <c r="K22" s="85"/>
       <c r="L22" s="90"/>
       <c r="M22" s="164">
         <f>SUM(N22:R22)</f>
         <v>0.1041666666666663</v>
       </c>
       <c r="N22" s="164">
         <f>SUM(F23)-F22</f>
         <v>2.0833333333333259E-2</v>
       </c>
       <c r="O22" s="164">
         <f>SUM(G23)-G22</f>
         <v>2.0833333333333259E-2</v>
       </c>
       <c r="P22" s="164">
         <f>SUM(H23)-H22</f>
         <v>2.0833333333333259E-2</v>
       </c>
       <c r="Q22" s="164">
         <f>SUM(I23)-I22</f>
         <v>2.0833333333333259E-2</v>
       </c>
       <c r="R22" s="164">
@@ -3649,458 +3651,458 @@
         <v>0.26250000000000018</v>
       </c>
       <c r="W22" s="176"/>
       <c r="X22" s="165" t="s">
         <v>87</v>
       </c>
       <c r="Z22" s="193" t="s">
         <v>99</v>
       </c>
       <c r="AA22" s="193" t="s">
         <v>99</v>
       </c>
       <c r="AB22" s="193" t="s">
         <v>99</v>
       </c>
       <c r="AC22" s="193" t="s">
         <v>99</v>
       </c>
       <c r="AD22" s="193" t="s">
         <v>99</v>
       </c>
       <c r="AK22" s="90"/>
     </row>
     <row r="23" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A23" s="9"/>
-      <c r="B23" s="228" t="s">
+      <c r="B23" s="227" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="151"/>
-      <c r="D23" s="241" t="s">
+      <c r="D23" s="240" t="s">
         <v>73</v>
       </c>
-      <c r="E23" s="241"/>
-      <c r="F23" s="239">
+      <c r="E23" s="240"/>
+      <c r="F23" s="238">
         <v>0.57986111111111105</v>
       </c>
-      <c r="G23" s="239">
+      <c r="G23" s="238">
         <v>0.57986111111111105</v>
       </c>
-      <c r="H23" s="239">
+      <c r="H23" s="238">
         <v>0.57986111111111105</v>
       </c>
-      <c r="I23" s="239">
+      <c r="I23" s="238">
         <v>0.57986111111111105</v>
       </c>
-      <c r="J23" s="239">
+      <c r="J23" s="238">
         <v>0.57986111111111105</v>
       </c>
       <c r="K23" s="85"/>
       <c r="L23" s="90"/>
       <c r="W23" s="176"/>
       <c r="Z23" s="195">
         <f>SUM(F25)-F22</f>
         <v>8.3333333333333259E-2</v>
       </c>
       <c r="AA23" s="195">
         <f>SUM(G25)-G22</f>
         <v>8.3333333333333259E-2</v>
       </c>
       <c r="AB23" s="195">
         <f>SUM(H25)-H22</f>
         <v>8.3333333333333259E-2</v>
       </c>
       <c r="AC23" s="195">
         <f>SUM(I25)-I22</f>
         <v>8.3333333333333259E-2</v>
       </c>
       <c r="AD23" s="195">
         <f>SUM(J25)-J22</f>
         <v>8.3333333333333259E-2</v>
       </c>
       <c r="AK23" s="90"/>
     </row>
     <row r="24" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A24" s="9"/>
-      <c r="B24" s="228"/>
+      <c r="B24" s="227"/>
       <c r="C24" s="151"/>
-      <c r="D24" s="228" t="s">
+      <c r="D24" s="227" t="s">
         <v>75</v>
       </c>
-      <c r="E24" s="228"/>
-      <c r="F24" s="239">
+      <c r="E24" s="227"/>
+      <c r="F24" s="238">
         <v>0.6333333333333333</v>
       </c>
-      <c r="G24" s="239">
+      <c r="G24" s="238">
         <v>0.63194444444444442</v>
       </c>
-      <c r="H24" s="239">
+      <c r="H24" s="238">
         <v>0.63263888888888886</v>
       </c>
-      <c r="I24" s="239">
+      <c r="I24" s="238">
         <v>0.63541666666666663</v>
       </c>
-      <c r="J24" s="239">
+      <c r="J24" s="238">
         <v>0.62847222222222221</v>
       </c>
       <c r="K24" s="85"/>
       <c r="L24" s="90"/>
       <c r="M24" s="168"/>
       <c r="N24" s="164">
         <f t="shared" ref="N24:R25" si="1">SUM(F24)-F23</f>
         <v>5.3472222222222254E-2</v>
       </c>
       <c r="O24" s="164">
         <f t="shared" si="1"/>
         <v>5.208333333333337E-2</v>
       </c>
       <c r="P24" s="164">
         <f t="shared" si="1"/>
         <v>5.2777777777777812E-2</v>
       </c>
       <c r="Q24" s="164">
         <f t="shared" si="1"/>
         <v>5.555555555555558E-2</v>
       </c>
       <c r="R24" s="164">
         <f t="shared" si="1"/>
         <v>4.861111111111116E-2</v>
       </c>
       <c r="U24" s="168">
         <f>SUM(F25)-F22+G25-G22+H25-H22+I25-I22+J25-J22</f>
         <v>0.4166666666666663</v>
       </c>
       <c r="V24" s="168"/>
       <c r="W24" s="176"/>
       <c r="X24" s="165" t="s">
         <v>85</v>
       </c>
       <c r="AK24" s="90"/>
     </row>
     <row r="25" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A25" s="9"/>
       <c r="B25" s="151"/>
       <c r="C25" s="151"/>
-      <c r="D25" s="228" t="s">
+      <c r="D25" s="227" t="s">
         <v>72</v>
       </c>
-      <c r="E25" s="228"/>
-      <c r="F25" s="239">
+      <c r="E25" s="227"/>
+      <c r="F25" s="238">
         <v>0.64236111111111105</v>
       </c>
-      <c r="G25" s="239">
+      <c r="G25" s="238">
         <v>0.64236111111111105</v>
       </c>
-      <c r="H25" s="239">
+      <c r="H25" s="238">
         <v>0.64236111111111105</v>
       </c>
-      <c r="I25" s="239">
+      <c r="I25" s="238">
         <v>0.64236111111111105</v>
       </c>
-      <c r="J25" s="239">
+      <c r="J25" s="238">
         <v>0.64236111111111105</v>
       </c>
       <c r="K25" s="85"/>
       <c r="L25" s="90"/>
       <c r="M25" s="164">
         <f>SUM(N25:S25)</f>
         <v>4.9999999999999822E-2</v>
       </c>
       <c r="N25" s="164">
         <f t="shared" si="1"/>
         <v>9.0277777777777457E-3</v>
       </c>
       <c r="O25" s="164">
         <f t="shared" si="1"/>
         <v>1.041666666666663E-2</v>
       </c>
       <c r="P25" s="164">
         <f t="shared" si="1"/>
         <v>9.7222222222221877E-3</v>
       </c>
       <c r="Q25" s="164">
         <f t="shared" si="1"/>
         <v>6.9444444444444198E-3</v>
       </c>
       <c r="R25" s="164">
         <f t="shared" si="1"/>
         <v>1.388888888888884E-2</v>
       </c>
       <c r="U25" s="168"/>
       <c r="V25" s="168"/>
       <c r="W25" s="176"/>
       <c r="X25" s="165" t="s">
         <v>81</v>
       </c>
       <c r="Z25" s="165"/>
       <c r="AA25" s="165"/>
       <c r="AB25" s="165"/>
       <c r="AC25" s="165"/>
       <c r="AD25" s="165"/>
       <c r="AK25" s="90"/>
     </row>
     <row r="26" spans="1:42" ht="13.8" hidden="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9"/>
       <c r="B26" s="151"/>
       <c r="C26" s="151"/>
       <c r="D26" s="151"/>
       <c r="E26" s="151"/>
-      <c r="F26" s="242">
+      <c r="F26" s="241">
         <f>IF((F25-F24)&gt;$L$7,$L$7,(F25-F24))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="G26" s="242">
+      <c r="G26" s="241">
         <f>IF((G25-G24)&gt;$L$7,$L$7,(G25-G24))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="H26" s="242">
+      <c r="H26" s="241">
         <f>IF((H25-H24)&gt;$L$7,$L$7,(H25-H24))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="I26" s="242">
+      <c r="I26" s="241">
         <f>IF((I25-I24)&gt;$L$7,$L$7,(I25-I24))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="J26" s="242">
+      <c r="J26" s="241">
         <f>IF((J25-J24)&gt;$L$7,$L$7,(J25-J24))</f>
         <v>5.208333333333333E-3</v>
       </c>
       <c r="K26" s="85"/>
       <c r="W26" s="176"/>
       <c r="Z26" s="90"/>
       <c r="AA26" s="90"/>
       <c r="AB26" s="90"/>
       <c r="AC26" s="90"/>
       <c r="AD26" s="90"/>
       <c r="AK26" s="90"/>
     </row>
     <row r="27" spans="1:42" ht="13.8" hidden="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9"/>
       <c r="B27" s="151"/>
       <c r="C27" s="151"/>
       <c r="D27" s="151"/>
       <c r="E27" s="151"/>
-      <c r="F27" s="242">
+      <c r="F27" s="241">
         <f>IF((F25-F24)&gt;$L$7,$L$7,(F25-F24))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="G27" s="242">
+      <c r="G27" s="241">
         <f>IF((G25-G24)&gt;$L$7,$L$7,(G25-G24))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="H27" s="242">
+      <c r="H27" s="241">
         <f>IF((H25-H24)&gt;$L$7,$L$7,(H25-H24))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="I27" s="242">
+      <c r="I27" s="241">
         <f>IF((I25-I24)&gt;$L$7,$L$7,(I25-I24))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="J27" s="242">
+      <c r="J27" s="241">
         <f>IF((J25-J24)&gt;$L$7,$L$7,(J25-J24))</f>
         <v>5.208333333333333E-3</v>
       </c>
       <c r="K27" s="85"/>
       <c r="W27" s="176"/>
       <c r="Z27" s="90"/>
       <c r="AA27" s="90"/>
       <c r="AB27" s="90"/>
       <c r="AC27" s="90"/>
       <c r="AD27" s="90"/>
       <c r="AK27" s="90"/>
     </row>
     <row r="28" spans="1:42" s="165" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A28" s="21"/>
       <c r="B28" s="151"/>
       <c r="C28" s="151"/>
       <c r="D28" s="151"/>
       <c r="E28" s="151"/>
-      <c r="F28" s="242"/>
-[...3 lines deleted...]
-      <c r="J28" s="242"/>
+      <c r="F28" s="241"/>
+      <c r="G28" s="241"/>
+      <c r="H28" s="241"/>
+      <c r="I28" s="241"/>
+      <c r="J28" s="241"/>
       <c r="K28" s="163"/>
       <c r="L28" s="168"/>
       <c r="M28" s="168"/>
       <c r="W28" s="176"/>
       <c r="Z28"/>
       <c r="AA28" s="86"/>
       <c r="AB28" s="86"/>
       <c r="AC28" s="86"/>
       <c r="AD28"/>
       <c r="AE28" s="80"/>
       <c r="AF28" s="80"/>
       <c r="AG28" s="80"/>
       <c r="AH28" s="80"/>
       <c r="AI28" s="80"/>
       <c r="AJ28"/>
       <c r="AK28" s="90"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42" ht="15.6" x14ac:dyDescent="0.3">
       <c r="A29" s="83"/>
-      <c r="B29" s="236" t="s">
+      <c r="B29" s="235" t="s">
         <v>62</v>
       </c>
-      <c r="C29" s="237">
+      <c r="C29" s="236">
         <v>30</v>
       </c>
       <c r="D29" s="160"/>
       <c r="E29" s="160"/>
-      <c r="F29" s="243" t="s">
+      <c r="F29" s="242" t="s">
         <v>63</v>
       </c>
-      <c r="G29" s="243" t="s">
+      <c r="G29" s="242" t="s">
         <v>64</v>
       </c>
-      <c r="H29" s="243" t="s">
+      <c r="H29" s="242" t="s">
         <v>65</v>
       </c>
-      <c r="I29" s="243" t="s">
+      <c r="I29" s="242" t="s">
         <v>66</v>
       </c>
-      <c r="J29" s="243" t="s">
+      <c r="J29" s="242" t="s">
         <v>67</v>
       </c>
       <c r="K29" s="85"/>
       <c r="L29" s="90"/>
       <c r="M29" s="172"/>
       <c r="P29" s="164"/>
       <c r="Q29" s="164"/>
       <c r="R29" s="164"/>
       <c r="U29" s="168">
         <f>SUM(F33)-F30+G33-G30+H33-H30+I33-I30+J33-J30</f>
         <v>0.47569444444444453</v>
       </c>
       <c r="V29" s="168"/>
       <c r="W29" s="176"/>
       <c r="X29" s="165" t="s">
         <v>88</v>
       </c>
       <c r="Z29" s="193" t="s">
         <v>63</v>
       </c>
       <c r="AA29" s="193" t="s">
         <v>64</v>
       </c>
       <c r="AB29" s="193" t="s">
         <v>65</v>
       </c>
       <c r="AC29" s="193" t="s">
         <v>66</v>
       </c>
       <c r="AD29" s="193" t="s">
         <v>67</v>
       </c>
       <c r="AE29" s="202"/>
       <c r="AF29" s="202"/>
       <c r="AG29" s="202"/>
       <c r="AH29" s="202"/>
       <c r="AI29" s="202"/>
       <c r="AK29" s="90"/>
     </row>
     <row r="30" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A30" s="9"/>
       <c r="B30" s="151"/>
       <c r="C30" s="151"/>
-      <c r="D30" s="228" t="s">
+      <c r="D30" s="227" t="s">
         <v>68</v>
       </c>
-      <c r="E30" s="228"/>
-      <c r="F30" s="239">
+      <c r="E30" s="227"/>
+      <c r="F30" s="238">
         <v>0.28472222222222221</v>
       </c>
-      <c r="G30" s="239">
+      <c r="G30" s="238">
         <v>0.28472222222222221</v>
       </c>
-      <c r="H30" s="239">
+      <c r="H30" s="238">
         <v>0.28472222222222221</v>
       </c>
-      <c r="I30" s="239">
+      <c r="I30" s="238">
         <v>0.28472222222222221</v>
       </c>
-      <c r="J30" s="239">
+      <c r="J30" s="238">
         <v>0.28472222222222221</v>
       </c>
       <c r="K30" s="85"/>
       <c r="L30" s="90"/>
       <c r="N30" s="164"/>
       <c r="O30" s="164"/>
       <c r="P30" s="164"/>
       <c r="Q30" s="164"/>
       <c r="R30" s="164"/>
       <c r="U30" s="168"/>
       <c r="V30" s="168"/>
       <c r="W30" s="176"/>
       <c r="X30" s="165" t="s">
         <v>82</v>
       </c>
       <c r="Z30" s="193" t="s">
         <v>98</v>
       </c>
       <c r="AA30" s="193" t="s">
         <v>98</v>
       </c>
       <c r="AB30" s="193" t="s">
         <v>98</v>
       </c>
       <c r="AC30" s="193" t="s">
         <v>98</v>
       </c>
       <c r="AD30" s="193" t="s">
         <v>98</v>
       </c>
       <c r="AK30" s="90"/>
     </row>
     <row r="31" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A31" s="9"/>
-      <c r="B31" s="228" t="s">
+      <c r="B31" s="227" t="s">
         <v>70</v>
       </c>
-      <c r="C31" s="240"/>
-      <c r="D31" s="241" t="s">
+      <c r="C31" s="239"/>
+      <c r="D31" s="240" t="s">
         <v>69</v>
       </c>
-      <c r="E31" s="241"/>
-      <c r="F31" s="239">
+      <c r="E31" s="240"/>
+      <c r="F31" s="238">
         <v>0.30069444444444443</v>
       </c>
-      <c r="G31" s="239">
+      <c r="G31" s="238">
         <v>0.2986111111111111</v>
       </c>
-      <c r="H31" s="239">
+      <c r="H31" s="238">
         <v>0.30138888888888887</v>
       </c>
-      <c r="I31" s="239">
+      <c r="I31" s="238">
         <v>0.30138888888888887</v>
       </c>
-      <c r="J31" s="239">
+      <c r="J31" s="238">
         <v>0.2986111111111111</v>
       </c>
       <c r="K31" s="85"/>
       <c r="L31" s="90"/>
       <c r="M31" s="164">
         <f>SUM(N31:R31)</f>
         <v>7.7083333333333337E-2</v>
       </c>
       <c r="N31" s="164">
         <f>SUM(F31)-F30</f>
         <v>1.5972222222222221E-2</v>
       </c>
       <c r="O31" s="164">
         <f>SUM(G31)-G30</f>
         <v>1.3888888888888895E-2</v>
       </c>
       <c r="P31" s="164">
         <f>SUM(H31)-H30</f>
         <v>1.6666666666666663E-2</v>
       </c>
       <c r="Q31" s="164">
         <f>SUM(I31)-I30</f>
         <v>1.6666666666666663E-2</v>
       </c>
       <c r="R31" s="164">
@@ -4115,231 +4117,231 @@
       <c r="AA31" s="195">
         <f>SUM(G33)-G30</f>
         <v>9.5138888888888939E-2</v>
       </c>
       <c r="AB31" s="195">
         <f>SUM(H33)-H30</f>
         <v>9.5138888888888939E-2</v>
       </c>
       <c r="AC31" s="195">
         <f>SUM(I33)-I30</f>
         <v>9.5138888888888939E-2</v>
       </c>
       <c r="AD31" s="195">
         <f>SUM(J33)-J30</f>
         <v>9.5138888888888939E-2</v>
       </c>
       <c r="AE31" s="202"/>
       <c r="AF31" s="202"/>
       <c r="AG31" s="202"/>
       <c r="AH31" s="202"/>
       <c r="AI31" s="202"/>
       <c r="AK31" s="90"/>
     </row>
     <row r="32" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A32" s="9"/>
-      <c r="B32" s="228"/>
+      <c r="B32" s="227"/>
       <c r="C32" s="151"/>
-      <c r="D32" s="228" t="s">
+      <c r="D32" s="227" t="s">
         <v>71</v>
       </c>
-      <c r="E32" s="228"/>
-      <c r="F32" s="239">
+      <c r="E32" s="227"/>
+      <c r="F32" s="238">
         <v>0.3611111111111111</v>
       </c>
-      <c r="G32" s="239">
+      <c r="G32" s="238">
         <v>0.3611111111111111</v>
       </c>
-      <c r="H32" s="239">
+      <c r="H32" s="238">
         <v>0.3611111111111111</v>
       </c>
-      <c r="I32" s="239">
+      <c r="I32" s="238">
         <v>0.3611111111111111</v>
       </c>
-      <c r="J32" s="239">
+      <c r="J32" s="238">
         <v>0.3611111111111111</v>
       </c>
       <c r="K32" s="85"/>
       <c r="L32" s="90"/>
       <c r="N32" s="164">
         <f t="shared" ref="N32:R33" si="2">SUM(F32)-F31</f>
         <v>6.0416666666666674E-2</v>
       </c>
       <c r="O32" s="164">
         <f t="shared" si="2"/>
         <v>6.25E-2</v>
       </c>
       <c r="P32" s="164">
         <f t="shared" si="2"/>
         <v>5.9722222222222232E-2</v>
       </c>
       <c r="Q32" s="164">
         <f t="shared" si="2"/>
         <v>5.9722222222222232E-2</v>
       </c>
       <c r="R32" s="164">
         <f t="shared" si="2"/>
         <v>6.25E-2</v>
       </c>
       <c r="V32" s="164">
         <f>SUM(N32:R32)</f>
         <v>0.30486111111111114</v>
       </c>
       <c r="W32" s="176"/>
       <c r="X32" s="165" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:45" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A33" s="9"/>
       <c r="B33" s="151"/>
       <c r="C33" s="151"/>
-      <c r="D33" s="228" t="s">
+      <c r="D33" s="227" t="s">
         <v>72</v>
       </c>
-      <c r="E33" s="228"/>
-      <c r="F33" s="239">
+      <c r="E33" s="227"/>
+      <c r="F33" s="238">
         <v>0.37986111111111115</v>
       </c>
-      <c r="G33" s="239">
+      <c r="G33" s="238">
         <v>0.37986111111111115</v>
       </c>
-      <c r="H33" s="239">
+      <c r="H33" s="238">
         <v>0.37986111111111115</v>
       </c>
-      <c r="I33" s="239">
+      <c r="I33" s="238">
         <v>0.37986111111111115</v>
       </c>
-      <c r="J33" s="239">
+      <c r="J33" s="238">
         <v>0.37986111111111115</v>
       </c>
       <c r="K33" s="85"/>
       <c r="L33" s="90"/>
       <c r="M33" s="164">
         <f>SUM(N33:R33)</f>
         <v>9.3750000000000222E-2</v>
       </c>
       <c r="N33" s="164">
         <f t="shared" si="2"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="O33" s="164">
         <f t="shared" si="2"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="P33" s="164">
         <f t="shared" si="2"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="Q33" s="164">
         <f t="shared" si="2"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="R33" s="164">
         <f t="shared" si="2"/>
         <v>1.8750000000000044E-2</v>
       </c>
       <c r="U33" s="164"/>
       <c r="V33" s="164"/>
       <c r="W33" s="176"/>
       <c r="X33" s="165" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="34" spans="1:45" ht="13.8" hidden="1" x14ac:dyDescent="0.25">
       <c r="A34" s="9"/>
       <c r="B34" s="151"/>
       <c r="C34" s="151"/>
       <c r="D34" s="151"/>
       <c r="E34" s="151"/>
-      <c r="F34" s="242">
+      <c r="F34" s="241">
         <f>IF((F31-F30)&gt;$L$7,$L$7,(F31-F30))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="G34" s="242">
+      <c r="G34" s="241">
         <f>IF((G31-G30)&gt;$L$7,$L$7,(G31-G30))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="H34" s="242">
+      <c r="H34" s="241">
         <f>IF((H31-H30)&gt;$L$7,$L$7,(H31-H30))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="I34" s="242">
+      <c r="I34" s="241">
         <f>IF((I31-I30)&gt;$L$7,$L$7,(I31-I30))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="J34" s="242">
+      <c r="J34" s="241">
         <f>IF((J31-J30)&gt;$L$7,$L$7,(J31-J30))</f>
         <v>5.208333333333333E-3</v>
       </c>
       <c r="K34" s="85"/>
       <c r="W34" s="176"/>
       <c r="Z34" s="193" t="s">
         <v>63</v>
       </c>
       <c r="AA34" s="193" t="s">
         <v>64</v>
       </c>
       <c r="AB34" s="193" t="s">
         <v>65</v>
       </c>
       <c r="AC34" s="193" t="s">
         <v>66</v>
       </c>
       <c r="AD34" s="193" t="s">
         <v>67</v>
       </c>
       <c r="AE34" s="199"/>
       <c r="AF34" s="199"/>
       <c r="AG34" s="199"/>
       <c r="AH34" s="199"/>
       <c r="AI34" s="199"/>
       <c r="AJ34" s="200"/>
     </row>
     <row r="35" spans="1:45" ht="13.8" hidden="1" x14ac:dyDescent="0.25">
       <c r="A35" s="9"/>
       <c r="B35" s="151"/>
       <c r="C35" s="151"/>
       <c r="D35" s="151"/>
       <c r="E35" s="151"/>
-      <c r="F35" s="242">
+      <c r="F35" s="241">
         <f>IF((F33-F32)&gt;$L$7,$L$7,(F33-F32))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="G35" s="242">
+      <c r="G35" s="241">
         <f>IF((G33-G32)&gt;$L$7,$L$7,(G33-G32))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="H35" s="242">
+      <c r="H35" s="241">
         <f>IF((H33-H32)&gt;$L$7,$L$7,(H33-H32))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="I35" s="242">
+      <c r="I35" s="241">
         <f>IF((I33-I32)&gt;$L$7,$L$7,(I33-I32))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="J35" s="242">
+      <c r="J35" s="241">
         <f>IF((J33-J32)&gt;$L$7,$L$7,(J33-J32))</f>
         <v>5.208333333333333E-3</v>
       </c>
       <c r="K35" s="85"/>
       <c r="W35" s="176"/>
       <c r="Z35" s="193"/>
       <c r="AA35" s="193"/>
       <c r="AB35" s="193"/>
       <c r="AC35" s="193"/>
       <c r="AD35" s="193"/>
     </row>
     <row r="36" spans="1:45" s="165" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A36" s="21"/>
       <c r="B36" s="151"/>
       <c r="C36" s="151"/>
       <c r="D36" s="151"/>
       <c r="E36" s="151"/>
       <c r="F36" s="155"/>
       <c r="G36" s="155"/>
       <c r="H36" s="155"/>
       <c r="I36" s="155"/>
       <c r="J36" s="155"/>
       <c r="K36" s="163"/>
       <c r="L36" s="168"/>
       <c r="M36" s="168"/>
@@ -4354,67 +4356,67 @@
         <v>99</v>
       </c>
       <c r="AC36" s="193" t="s">
         <v>99</v>
       </c>
       <c r="AD36" s="193" t="s">
         <v>99</v>
       </c>
       <c r="AE36" s="80"/>
       <c r="AF36" s="80"/>
       <c r="AG36" s="80"/>
       <c r="AH36" s="80"/>
       <c r="AI36" s="80"/>
       <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
     </row>
     <row r="37" spans="1:45" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A37" s="9"/>
       <c r="B37" s="151"/>
       <c r="C37" s="151"/>
-      <c r="D37" s="228" t="s">
+      <c r="D37" s="227" t="s">
         <v>68</v>
       </c>
-      <c r="E37" s="228"/>
-      <c r="F37" s="239">
+      <c r="E37" s="227"/>
+      <c r="F37" s="238">
         <v>0.55902777777777779</v>
       </c>
-      <c r="G37" s="239">
+      <c r="G37" s="238">
         <v>0.55902777777777779</v>
       </c>
-      <c r="H37" s="239">
+      <c r="H37" s="238">
         <v>0.55902777777777779</v>
       </c>
-      <c r="I37" s="239">
+      <c r="I37" s="238">
         <v>0.55902777777777779</v>
       </c>
-      <c r="J37" s="239">
+      <c r="J37" s="238">
         <v>0.55902777777777779</v>
       </c>
       <c r="K37" s="85"/>
       <c r="L37" s="90"/>
       <c r="M37" s="164">
         <f>SUM(N37:R37)</f>
         <v>0.1041666666666663</v>
       </c>
       <c r="N37" s="164">
         <f>SUM(F38)-F37</f>
         <v>2.0833333333333259E-2</v>
       </c>
       <c r="O37" s="164">
         <f>SUM(G38)-G37</f>
         <v>2.0833333333333259E-2</v>
       </c>
       <c r="P37" s="164">
         <f>SUM(H38)-H37</f>
         <v>2.0833333333333259E-2</v>
       </c>
       <c r="Q37" s="164">
         <f>SUM(I38)-I37</f>
         <v>2.0833333333333259E-2</v>
       </c>
       <c r="R37" s="164">
@@ -4431,265 +4433,265 @@
         <v>91</v>
       </c>
       <c r="Z37" s="195">
         <f>SUM(F40)-F37</f>
         <v>8.3333333333333259E-2</v>
       </c>
       <c r="AA37" s="195">
         <f>SUM(G40)-G37</f>
         <v>8.3333333333333259E-2</v>
       </c>
       <c r="AB37" s="195">
         <f>SUM(H40)-H37</f>
         <v>8.3333333333333259E-2</v>
       </c>
       <c r="AC37" s="195">
         <f>SUM(I40)-I37</f>
         <v>8.3333333333333259E-2</v>
       </c>
       <c r="AD37" s="195">
         <f>SUM(J40)-J37</f>
         <v>8.3333333333333259E-2</v>
       </c>
     </row>
     <row r="38" spans="1:45" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A38" s="9"/>
-      <c r="B38" s="228" t="s">
+      <c r="B38" s="227" t="s">
         <v>74</v>
       </c>
       <c r="C38" s="151"/>
-      <c r="D38" s="241" t="s">
+      <c r="D38" s="240" t="s">
         <v>73</v>
       </c>
-      <c r="E38" s="241"/>
-      <c r="F38" s="239">
+      <c r="E38" s="240"/>
+      <c r="F38" s="238">
         <v>0.57986111111111105</v>
       </c>
-      <c r="G38" s="239">
+      <c r="G38" s="238">
         <v>0.57986111111111105</v>
       </c>
-      <c r="H38" s="239">
+      <c r="H38" s="238">
         <v>0.57986111111111105</v>
       </c>
-      <c r="I38" s="239">
+      <c r="I38" s="238">
         <v>0.57986111111111105</v>
       </c>
-      <c r="J38" s="239">
+      <c r="J38" s="238">
         <v>0.57986111111111105</v>
       </c>
       <c r="K38" s="85"/>
       <c r="L38" s="90"/>
       <c r="W38" s="176"/>
     </row>
     <row r="39" spans="1:45" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A39" s="9"/>
-      <c r="B39" s="228"/>
+      <c r="B39" s="227"/>
       <c r="C39" s="151"/>
-      <c r="D39" s="228" t="s">
+      <c r="D39" s="227" t="s">
         <v>75</v>
       </c>
-      <c r="E39" s="228"/>
-      <c r="F39" s="239">
+      <c r="E39" s="227"/>
+      <c r="F39" s="238">
         <v>0.6333333333333333</v>
       </c>
-      <c r="G39" s="239">
+      <c r="G39" s="238">
         <v>0.63194444444444442</v>
       </c>
-      <c r="H39" s="239">
+      <c r="H39" s="238">
         <v>0.63263888888888886</v>
       </c>
-      <c r="I39" s="239">
+      <c r="I39" s="238">
         <v>0.63541666666666663</v>
       </c>
-      <c r="J39" s="239">
+      <c r="J39" s="238">
         <v>0.62847222222222221</v>
       </c>
       <c r="K39" s="85"/>
       <c r="L39" s="90"/>
       <c r="N39" s="164">
         <f t="shared" ref="N39:R40" si="3">SUM(F39)-F38</f>
         <v>5.3472222222222254E-2</v>
       </c>
       <c r="O39" s="164">
         <f t="shared" si="3"/>
         <v>5.208333333333337E-2</v>
       </c>
       <c r="P39" s="164">
         <f t="shared" si="3"/>
         <v>5.2777777777777812E-2</v>
       </c>
       <c r="Q39" s="164">
         <f t="shared" si="3"/>
         <v>5.555555555555558E-2</v>
       </c>
       <c r="R39" s="164">
         <f t="shared" si="3"/>
         <v>4.861111111111116E-2</v>
       </c>
       <c r="U39" s="168">
         <f>SUM(F40)-F37+G40-G37+H40-H37+I40-I37+J40-J37</f>
         <v>0.4166666666666663</v>
       </c>
       <c r="V39" s="168"/>
       <c r="W39" s="176"/>
       <c r="X39" s="165" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="40" spans="1:45" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A40" s="175"/>
       <c r="B40" s="151"/>
       <c r="C40" s="151"/>
-      <c r="D40" s="228" t="s">
+      <c r="D40" s="227" t="s">
         <v>72</v>
       </c>
-      <c r="E40" s="228"/>
-      <c r="F40" s="239">
+      <c r="E40" s="227"/>
+      <c r="F40" s="238">
         <v>0.64236111111111105</v>
       </c>
-      <c r="G40" s="239">
+      <c r="G40" s="238">
         <v>0.64236111111111105</v>
       </c>
-      <c r="H40" s="239">
+      <c r="H40" s="238">
         <v>0.64236111111111105</v>
       </c>
-      <c r="I40" s="239">
+      <c r="I40" s="238">
         <v>0.64236111111111105</v>
       </c>
-      <c r="J40" s="239">
+      <c r="J40" s="238">
         <v>0.64236111111111105</v>
       </c>
       <c r="K40" s="85"/>
       <c r="L40" s="90"/>
       <c r="M40" s="164">
         <f>SUM(N40:R40)</f>
         <v>4.9999999999999822E-2</v>
       </c>
       <c r="N40" s="164">
         <f t="shared" si="3"/>
         <v>9.0277777777777457E-3</v>
       </c>
       <c r="O40" s="164">
         <f t="shared" si="3"/>
         <v>1.041666666666663E-2</v>
       </c>
       <c r="P40" s="164">
         <f t="shared" si="3"/>
         <v>9.7222222222221877E-3</v>
       </c>
       <c r="Q40" s="164">
         <f t="shared" si="3"/>
         <v>6.9444444444444198E-3</v>
       </c>
       <c r="R40" s="164">
         <f t="shared" si="3"/>
         <v>1.388888888888884E-2</v>
       </c>
       <c r="U40" s="168"/>
       <c r="V40" s="168"/>
       <c r="W40" s="176"/>
       <c r="X40" s="165" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="41" spans="1:45" s="165" customFormat="1" ht="13.8" hidden="1" x14ac:dyDescent="0.25">
       <c r="A41" s="21"/>
-      <c r="B41" s="240"/>
-[...3 lines deleted...]
-      <c r="F41" s="242">
+      <c r="B41" s="239"/>
+      <c r="C41" s="239"/>
+      <c r="D41" s="239"/>
+      <c r="E41" s="239"/>
+      <c r="F41" s="241">
         <f>IF((F40-F39)&gt;$L$7,$L$7,(F40-F39))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="G41" s="242">
+      <c r="G41" s="241">
         <f>IF((G40-G39)&gt;$L$7,$L$7,(G40-G39))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="H41" s="242">
+      <c r="H41" s="241">
         <f>IF((H40-H39)&gt;$L$7,$L$7,(H40-H39))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="I41" s="242">
+      <c r="I41" s="241">
         <f>IF((I40-I39)&gt;$L$7,$L$7,(I40-I39))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="J41" s="242">
+      <c r="J41" s="241">
         <f>IF((J40-J39)&gt;$L$7,$L$7,(J40-J39))</f>
         <v>5.208333333333333E-3</v>
       </c>
       <c r="K41" s="85"/>
       <c r="N41" s="166"/>
       <c r="O41" s="166"/>
       <c r="P41" s="167"/>
       <c r="Q41" s="164"/>
       <c r="R41" s="164"/>
       <c r="S41" s="164"/>
       <c r="T41" s="164">
         <f>SUM(T15:T40)</f>
         <v>0</v>
       </c>
       <c r="U41" s="178"/>
       <c r="V41" s="178"/>
       <c r="W41" s="179"/>
       <c r="X41" s="172" t="s">
         <v>84</v>
       </c>
       <c r="AE41" s="203"/>
       <c r="AF41" s="203"/>
       <c r="AG41" s="203"/>
       <c r="AH41" s="203"/>
       <c r="AI41" s="203"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
     </row>
     <row r="42" spans="1:45" s="165" customFormat="1" ht="13.8" hidden="1" x14ac:dyDescent="0.25">
       <c r="A42" s="21"/>
-      <c r="B42" s="240"/>
-[...3 lines deleted...]
-      <c r="F42" s="242">
+      <c r="B42" s="239"/>
+      <c r="C42" s="239"/>
+      <c r="D42" s="239"/>
+      <c r="E42" s="239"/>
+      <c r="F42" s="241">
         <f>IF((F40-F39)&gt;$L$7,$L$7,(F40-F39))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="G42" s="242">
+      <c r="G42" s="241">
         <f>IF((G40-G39)&gt;$L$7,$L$7,(G40-G39))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="H42" s="242">
+      <c r="H42" s="241">
         <f>IF((H40-H39)&gt;$L$7,$L$7,(H40-H39))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="I42" s="242">
+      <c r="I42" s="241">
         <f>IF((I40-I39)&gt;$L$7,$L$7,(I40-I39))</f>
         <v>5.208333333333333E-3</v>
       </c>
-      <c r="J42" s="242">
+      <c r="J42" s="241">
         <f>IF((J40-J39)&gt;$L$7,$L$7,(J40-J39))</f>
         <v>5.208333333333333E-3</v>
       </c>
       <c r="K42" s="85"/>
       <c r="N42" s="166"/>
       <c r="O42" s="166"/>
       <c r="P42" s="167"/>
       <c r="Q42" s="164"/>
       <c r="R42" s="164"/>
       <c r="S42" s="164"/>
       <c r="T42" s="164"/>
       <c r="U42" s="178"/>
       <c r="V42" s="178"/>
       <c r="W42" s="179"/>
       <c r="X42" s="172"/>
       <c r="AE42" s="203"/>
       <c r="AF42" s="203"/>
       <c r="AG42" s="203"/>
       <c r="AH42" s="203"/>
       <c r="AI42" s="203"/>
       <c r="AL42"/>
       <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
@@ -4820,270 +4822,270 @@
       <c r="I45" s="155"/>
       <c r="J45" s="156"/>
       <c r="M45" s="166"/>
       <c r="N45" s="166"/>
       <c r="O45" s="167"/>
       <c r="P45" s="164"/>
       <c r="Q45" s="164"/>
       <c r="W45" s="176"/>
       <c r="Z45" s="90"/>
       <c r="AA45" s="90"/>
       <c r="AB45" s="90"/>
       <c r="AC45" s="90"/>
       <c r="AD45" s="90"/>
       <c r="AE45" s="205"/>
       <c r="AF45" s="205"/>
       <c r="AG45" s="205"/>
       <c r="AH45" s="205"/>
       <c r="AI45" s="205"/>
       <c r="AJ45" s="92"/>
       <c r="AK45" s="92"/>
       <c r="AL45" s="92"/>
       <c r="AM45" s="92"/>
     </row>
     <row r="46" spans="1:45" ht="15" hidden="1" x14ac:dyDescent="0.25">
       <c r="A46" s="91"/>
-      <c r="B46" s="244" t="s">
+      <c r="B46" s="243" t="s">
         <v>79</v>
       </c>
-      <c r="C46" s="245"/>
-      <c r="D46" s="246">
+      <c r="C46" s="244"/>
+      <c r="D46" s="245">
         <f>SUM(S17:S39)/10</f>
         <v>0</v>
       </c>
       <c r="E46" s="155"/>
       <c r="F46" s="155"/>
       <c r="G46" s="155"/>
       <c r="H46" s="155"/>
       <c r="I46" s="155"/>
       <c r="J46" s="156"/>
       <c r="M46" s="166"/>
       <c r="N46" s="166"/>
       <c r="O46" s="167"/>
       <c r="P46" s="164"/>
       <c r="Q46" s="164"/>
       <c r="W46" s="176"/>
       <c r="Z46" s="196"/>
       <c r="AA46" s="197"/>
       <c r="AB46" s="86"/>
       <c r="AC46" s="86"/>
     </row>
     <row r="47" spans="1:45" s="92" customFormat="1" ht="18" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A47" s="91"/>
-      <c r="B47" s="247" t="s">
+      <c r="B47" s="246" t="s">
         <v>35</v>
       </c>
-      <c r="C47" s="248"/>
-      <c r="D47" s="249">
+      <c r="C47" s="247"/>
+      <c r="D47" s="248">
         <f>SUM((T41- D44)/10)</f>
         <v>-4.7916666666666576E-3</v>
       </c>
-      <c r="E47" s="250"/>
+      <c r="E47" s="249"/>
       <c r="F47" s="155"/>
       <c r="G47" s="155"/>
       <c r="H47" s="155"/>
       <c r="I47" s="156"/>
       <c r="J47" s="156"/>
       <c r="M47" s="165"/>
       <c r="N47" s="165"/>
       <c r="O47" s="165"/>
       <c r="P47" s="165"/>
       <c r="Q47" s="165"/>
       <c r="R47" s="165"/>
       <c r="S47" s="165"/>
       <c r="T47" s="165"/>
       <c r="U47" s="165"/>
       <c r="V47" s="165"/>
       <c r="W47" s="176"/>
       <c r="X47" s="165"/>
       <c r="Y47" s="165"/>
       <c r="AE47" s="205"/>
       <c r="AF47" s="205"/>
       <c r="AG47" s="205"/>
       <c r="AH47" s="205"/>
       <c r="AI47" s="205"/>
       <c r="AQ47" s="165"/>
       <c r="AR47" s="165"/>
       <c r="AS47" s="165"/>
     </row>
     <row r="48" spans="1:45" ht="15.6" hidden="1" x14ac:dyDescent="0.3">
       <c r="A48" s="93"/>
       <c r="B48" s="151"/>
       <c r="C48" s="151"/>
-      <c r="D48" s="251"/>
+      <c r="D48" s="250"/>
       <c r="E48" s="155"/>
       <c r="F48" s="155"/>
       <c r="G48" s="155"/>
       <c r="H48" s="155"/>
       <c r="I48" s="155"/>
       <c r="J48" s="156"/>
       <c r="W48" s="176"/>
     </row>
     <row r="49" spans="1:42" ht="17.399999999999999" hidden="1" x14ac:dyDescent="0.3">
       <c r="B49" s="158"/>
       <c r="C49" s="158"/>
       <c r="D49" s="158"/>
-      <c r="E49" s="252"/>
-[...3 lines deleted...]
-      <c r="I49" s="252"/>
+      <c r="E49" s="251"/>
+      <c r="F49" s="251"/>
+      <c r="G49" s="251"/>
+      <c r="H49" s="251"/>
+      <c r="I49" s="251"/>
       <c r="J49" s="157"/>
       <c r="W49" s="176"/>
       <c r="AN49" s="92"/>
       <c r="AO49" s="92"/>
       <c r="AP49" s="92"/>
     </row>
     <row r="50" spans="1:42" ht="13.8" x14ac:dyDescent="0.25">
       <c r="A50" s="175"/>
-      <c r="B50" s="253"/>
-[...7 lines deleted...]
-      <c r="J50" s="233"/>
+      <c r="B50" s="252"/>
+      <c r="C50" s="252"/>
+      <c r="D50" s="252"/>
+      <c r="E50" s="229"/>
+      <c r="F50" s="229"/>
+      <c r="G50" s="229"/>
+      <c r="H50" s="229"/>
+      <c r="I50" s="229"/>
+      <c r="J50" s="232"/>
       <c r="W50" s="176"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="B7:B9" name="Bereik1"/>
   </protectedRanges>
   <phoneticPr fontId="3" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C3" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$L$1:$L$3</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="82" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Blad1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AL57"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="75" workbookViewId="0">
+    <sheetView topLeftCell="A7" zoomScale="80" zoomScaleNormal="80" zoomScalePageLayoutView="75" workbookViewId="0">
       <selection activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.6640625" style="80" customWidth="1"/>
     <col min="2" max="2" width="4.5546875" style="78" customWidth="1"/>
     <col min="3" max="3" width="43.6640625" customWidth="1"/>
     <col min="4" max="4" width="23.5546875" style="79" customWidth="1"/>
     <col min="5" max="5" width="1.88671875" customWidth="1"/>
     <col min="6" max="6" width="25.6640625" customWidth="1"/>
     <col min="7" max="8" width="3.6640625" customWidth="1"/>
     <col min="9" max="9" width="6.88671875" customWidth="1"/>
     <col min="10" max="10" width="5.44140625" customWidth="1"/>
     <col min="11" max="11" width="37.33203125" style="80" customWidth="1"/>
     <col min="12" max="12" width="13.5546875" customWidth="1"/>
     <col min="13" max="13" width="13.5546875" style="80" customWidth="1"/>
     <col min="14" max="14" width="13.5546875" customWidth="1"/>
     <col min="15" max="15" width="10.6640625" customWidth="1"/>
     <col min="16" max="16" width="12.109375" style="81" customWidth="1"/>
     <col min="17" max="17" width="9.33203125" style="80" customWidth="1"/>
     <col min="18" max="18" width="10.44140625" style="80" customWidth="1"/>
     <col min="19" max="19" width="5.6640625" style="80" customWidth="1"/>
     <col min="20" max="20" width="4" customWidth="1"/>
     <col min="21" max="23" width="9.109375" customWidth="1"/>
     <col min="24" max="24" width="24.109375" customWidth="1"/>
     <col min="25" max="25" width="7.109375" customWidth="1"/>
     <col min="26" max="26" width="8.5546875" customWidth="1"/>
     <col min="27" max="27" width="8.44140625" customWidth="1"/>
     <col min="28" max="28" width="3.109375" customWidth="1"/>
     <col min="29" max="29" width="36" customWidth="1"/>
     <col min="30" max="32" width="12.44140625" customWidth="1"/>
     <col min="33" max="33" width="11.44140625" customWidth="1"/>
     <col min="34" max="35" width="12.44140625" customWidth="1"/>
     <col min="36" max="36" width="11.44140625" customWidth="1"/>
     <col min="37" max="38" width="12.44140625" customWidth="1"/>
     <col min="39" max="55" width="9.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:38" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A1" s="224"/>
+      <c r="A1" s="223"/>
       <c r="B1" s="3"/>
       <c r="C1" s="4"/>
       <c r="D1" s="5"/>
       <c r="E1" s="4"/>
       <c r="F1" s="4"/>
       <c r="G1" s="4"/>
       <c r="H1" s="4"/>
       <c r="I1" s="4"/>
       <c r="J1" s="4"/>
       <c r="K1" s="6"/>
       <c r="L1" s="4"/>
       <c r="M1" s="6"/>
       <c r="N1" s="4"/>
       <c r="O1" s="4"/>
       <c r="P1" s="7"/>
       <c r="Q1" s="8"/>
       <c r="R1" s="8"/>
       <c r="S1" s="8"/>
       <c r="T1" s="9"/>
       <c r="X1" s="95" t="s">
         <v>28</v>
       </c>
       <c r="Y1" s="135" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="Z1" s="96"/>
       <c r="AA1" s="97"/>
-      <c r="AD1" s="257" t="s">
+      <c r="AD1" s="256" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" s="258"/>
-[...1 lines deleted...]
-      <c r="AG1" s="260" t="s">
+      <c r="AE1" s="257"/>
+      <c r="AF1" s="258"/>
+      <c r="AG1" s="259" t="s">
         <v>30</v>
       </c>
-      <c r="AH1" s="261"/>
-[...1 lines deleted...]
-      <c r="AJ1" s="263" t="s">
+      <c r="AH1" s="260"/>
+      <c r="AI1" s="261"/>
+      <c r="AJ1" s="262" t="s">
         <v>31</v>
       </c>
-      <c r="AK1" s="264"/>
-      <c r="AL1" s="265"/>
+      <c r="AK1" s="263"/>
+      <c r="AL1" s="264"/>
     </row>
     <row r="2" spans="1:38" ht="24.6" x14ac:dyDescent="0.4">
-      <c r="A2" s="224"/>
+      <c r="A2" s="223"/>
       <c r="B2" s="3"/>
       <c r="C2" s="122" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D2" s="117"/>
       <c r="E2" s="118"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="11"/>
       <c r="L2" s="12"/>
       <c r="M2" s="13"/>
       <c r="N2" s="9"/>
       <c r="O2" s="9"/>
       <c r="P2" s="7"/>
       <c r="Q2" s="8"/>
       <c r="R2" s="8"/>
       <c r="S2" s="8"/>
       <c r="T2" s="9"/>
       <c r="X2" s="134"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="8"/>
       <c r="AA2" s="99"/>
       <c r="AC2" s="32" t="s">
         <v>34</v>
       </c>
@@ -5094,116 +5096,116 @@
         <v>56</v>
       </c>
       <c r="AF2" s="128" t="s">
         <v>56</v>
       </c>
       <c r="AG2" s="136" t="s">
         <v>56</v>
       </c>
       <c r="AH2" s="136" t="s">
         <v>56</v>
       </c>
       <c r="AI2" s="136" t="s">
         <v>56</v>
       </c>
       <c r="AJ2" s="140" t="s">
         <v>56</v>
       </c>
       <c r="AK2" s="140" t="s">
         <v>56</v>
       </c>
       <c r="AL2" s="140" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="3" spans="1:38" ht="25.2" thickBot="1" x14ac:dyDescent="0.45">
-      <c r="A3" s="224"/>
+      <c r="A3" s="223"/>
       <c r="B3" s="3"/>
       <c r="C3" s="119" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="120" t="str">
         <f>Invoerblad!C3</f>
         <v>Midden</v>
       </c>
       <c r="E3" s="118"/>
       <c r="F3" s="12"/>
       <c r="G3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="15"/>
       <c r="J3" s="15"/>
       <c r="K3" s="13"/>
       <c r="L3" s="12"/>
       <c r="M3" s="13"/>
       <c r="N3" s="9"/>
       <c r="O3" s="9"/>
       <c r="P3" s="7"/>
       <c r="Q3" s="8"/>
       <c r="R3" s="8"/>
       <c r="S3" s="8"/>
       <c r="T3" s="9"/>
       <c r="X3" s="71"/>
       <c r="Y3" s="100" t="s">
         <v>29</v>
       </c>
       <c r="Z3" s="100" t="s">
         <v>30</v>
       </c>
       <c r="AA3" s="101" t="s">
         <v>31</v>
       </c>
       <c r="AC3" s="130"/>
       <c r="AD3" s="210" t="s">
         <v>107</v>
       </c>
       <c r="AE3" s="101" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AF3" s="101" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AG3" s="137" t="s">
         <v>107</v>
       </c>
       <c r="AH3" s="137" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AI3" s="137" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AJ3" s="141" t="s">
         <v>107</v>
       </c>
       <c r="AK3" s="141" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="AL3" s="141" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="4" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A4" s="224"/>
+      <c r="A4" s="223"/>
       <c r="B4" s="3"/>
       <c r="C4" s="82"/>
       <c r="D4" s="16"/>
       <c r="E4" s="4"/>
       <c r="F4" s="4"/>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="9"/>
       <c r="J4" s="9"/>
       <c r="K4" s="6"/>
       <c r="L4" s="4"/>
       <c r="M4" s="6"/>
       <c r="N4" s="9"/>
       <c r="O4" s="9"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="8"/>
       <c r="R4" s="8"/>
       <c r="S4" s="8"/>
       <c r="T4" s="9"/>
       <c r="X4" s="98"/>
       <c r="Y4" s="48"/>
       <c r="Z4" s="110"/>
       <c r="AA4" s="110"/>
       <c r="AC4" s="49" t="s">
         <v>44</v>
@@ -5215,51 +5217,51 @@
         <v>365</v>
       </c>
       <c r="AF4" s="129">
         <v>366</v>
       </c>
       <c r="AG4" s="138">
         <v>365</v>
       </c>
       <c r="AH4" s="138">
         <v>365</v>
       </c>
       <c r="AI4" s="138">
         <v>366</v>
       </c>
       <c r="AJ4" s="142">
         <v>365</v>
       </c>
       <c r="AK4" s="142">
         <v>365</v>
       </c>
       <c r="AL4" s="142">
         <v>366</v>
       </c>
     </row>
     <row r="5" spans="1:38" ht="16.2" x14ac:dyDescent="0.4">
-      <c r="A5" s="224"/>
+      <c r="A5" s="223"/>
       <c r="B5" s="3"/>
       <c r="C5" s="17" t="str">
         <f>Invoerblad!B7</f>
         <v>naam</v>
       </c>
       <c r="D5" s="5"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
       <c r="I5" s="17"/>
       <c r="J5" s="17"/>
       <c r="K5" s="18"/>
       <c r="L5" s="4"/>
       <c r="M5" s="6"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="8"/>
       <c r="R5" s="8"/>
       <c r="S5" s="8"/>
       <c r="T5" s="9"/>
       <c r="X5" s="102">
         <v>45870</v>
       </c>
@@ -5282,150 +5284,150 @@
         <v>105</v>
       </c>
       <c r="AF5" s="129">
         <v>104</v>
       </c>
       <c r="AG5" s="138">
         <v>105</v>
       </c>
       <c r="AH5" s="138">
         <v>105</v>
       </c>
       <c r="AI5" s="138">
         <v>104</v>
       </c>
       <c r="AJ5" s="142">
         <v>105</v>
       </c>
       <c r="AK5" s="142">
         <v>105</v>
       </c>
       <c r="AL5" s="142">
         <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A6" s="224"/>
+      <c r="A6" s="223"/>
       <c r="B6" s="3"/>
       <c r="C6" s="17" t="str">
         <f>Invoerblad!B8</f>
         <v>adres</v>
       </c>
       <c r="D6" s="5"/>
       <c r="E6" s="4"/>
       <c r="F6" s="4"/>
       <c r="G6" s="4"/>
       <c r="H6" s="4"/>
       <c r="I6" s="4"/>
       <c r="J6" s="4"/>
       <c r="K6" s="6"/>
       <c r="L6" s="4"/>
       <c r="M6" s="6"/>
       <c r="N6" s="9"/>
       <c r="O6" s="9"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="8"/>
       <c r="R6" s="8"/>
       <c r="S6" s="8"/>
       <c r="T6" s="9"/>
-      <c r="W6" s="255" t="s">
-        <v>122</v>
+      <c r="W6" s="254" t="s">
+        <v>121</v>
       </c>
       <c r="X6" s="102">
         <v>45901</v>
       </c>
       <c r="Y6" s="109">
         <v>22</v>
       </c>
       <c r="Z6" s="109">
         <v>22</v>
       </c>
       <c r="AA6" s="109">
         <v>22</v>
       </c>
       <c r="AC6" s="49"/>
       <c r="AD6" s="211"/>
       <c r="AE6" s="129"/>
       <c r="AF6" s="129"/>
       <c r="AG6" s="138"/>
       <c r="AH6" s="138"/>
       <c r="AI6" s="138"/>
       <c r="AJ6" s="142"/>
       <c r="AK6" s="142"/>
       <c r="AL6" s="142"/>
     </row>
     <row r="7" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A7" s="224"/>
+      <c r="A7" s="223"/>
       <c r="B7" s="3"/>
       <c r="C7" s="17" t="str">
         <f>Invoerblad!B9</f>
         <v>woonplaats</v>
       </c>
       <c r="D7" s="17"/>
       <c r="E7" s="4"/>
       <c r="F7" s="4"/>
       <c r="G7" s="4"/>
       <c r="H7" s="4"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
       <c r="K7" s="6"/>
       <c r="L7" s="4"/>
       <c r="M7" s="6"/>
       <c r="N7" s="9"/>
       <c r="O7" s="9"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="8"/>
       <c r="R7" s="8"/>
       <c r="S7" s="8"/>
       <c r="T7" s="9"/>
       <c r="X7" s="102">
         <v>45931</v>
       </c>
       <c r="Y7" s="109">
         <v>17</v>
       </c>
       <c r="Z7" s="109">
         <v>17</v>
       </c>
-      <c r="AA7" s="256">
+      <c r="AA7" s="255">
         <v>17</v>
       </c>
       <c r="AC7" s="57" t="s">
         <v>55</v>
       </c>
       <c r="AD7" s="211"/>
       <c r="AE7" s="129"/>
       <c r="AF7" s="129"/>
       <c r="AG7" s="138"/>
       <c r="AH7" s="138"/>
       <c r="AI7" s="138"/>
       <c r="AJ7" s="142"/>
       <c r="AK7" s="142"/>
       <c r="AL7" s="142"/>
     </row>
     <row r="8" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="224"/>
+      <c r="A8" s="223"/>
       <c r="B8" s="3"/>
       <c r="C8" s="9"/>
       <c r="D8" s="19"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="8"/>
       <c r="L8" s="9"/>
       <c r="M8" s="8"/>
       <c r="N8" s="9"/>
       <c r="O8" s="9"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="8"/>
       <c r="R8" s="8"/>
       <c r="S8" s="8"/>
       <c r="T8" s="9"/>
       <c r="X8" s="102">
         <v>45962</v>
       </c>
       <c r="Y8" s="109">
         <v>21</v>
       </c>
@@ -5445,51 +5447,51 @@
         <v>15</v>
       </c>
       <c r="AF8" s="129">
         <v>15</v>
       </c>
       <c r="AG8" s="138">
         <v>20</v>
       </c>
       <c r="AH8" s="138">
         <v>20</v>
       </c>
       <c r="AI8" s="138">
         <v>20</v>
       </c>
       <c r="AJ8" s="142">
         <v>15</v>
       </c>
       <c r="AK8" s="142">
         <v>25</v>
       </c>
       <c r="AL8" s="142">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A9" s="224"/>
+      <c r="A9" s="223"/>
       <c r="B9" s="3"/>
       <c r="C9" s="20" t="s">
         <v>57</v>
       </c>
       <c r="D9" s="19">
         <f>Invoerblad!D12</f>
         <v>0</v>
       </c>
       <c r="E9" s="9"/>
       <c r="F9" s="21"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="8"/>
       <c r="L9" s="9"/>
       <c r="M9" s="8"/>
       <c r="N9" s="9"/>
       <c r="O9" s="9"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="8"/>
       <c r="R9" s="8"/>
       <c r="S9" s="8"/>
       <c r="T9" s="9"/>
       <c r="X9" s="102">
@@ -5514,51 +5516,51 @@
         <v>5</v>
       </c>
       <c r="AF9" s="129">
         <v>5</v>
       </c>
       <c r="AG9" s="138">
         <v>5</v>
       </c>
       <c r="AH9" s="138">
         <v>5</v>
       </c>
       <c r="AI9" s="138">
         <v>5</v>
       </c>
       <c r="AJ9" s="142">
         <v>5</v>
       </c>
       <c r="AK9" s="142">
         <v>5</v>
       </c>
       <c r="AL9" s="142">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A10" s="224"/>
+      <c r="A10" s="223"/>
       <c r="B10" s="3"/>
       <c r="C10" s="9"/>
       <c r="D10" s="22">
         <v>3.3333333333333335</v>
       </c>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="21"/>
       <c r="J10" s="21"/>
       <c r="K10" s="8"/>
       <c r="L10" s="9"/>
       <c r="M10" s="8"/>
       <c r="N10" s="9"/>
       <c r="O10" s="9"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="8"/>
       <c r="R10" s="8"/>
       <c r="S10" s="8"/>
       <c r="T10" s="9"/>
       <c r="X10" s="102">
         <v>46023</v>
       </c>
       <c r="Y10" s="109">
@@ -5580,51 +5582,51 @@
         <v>10</v>
       </c>
       <c r="AF10" s="129">
         <v>10</v>
       </c>
       <c r="AG10" s="138">
         <v>10</v>
       </c>
       <c r="AH10" s="138">
         <v>10</v>
       </c>
       <c r="AI10" s="138">
         <v>10</v>
       </c>
       <c r="AJ10" s="142">
         <v>10</v>
       </c>
       <c r="AK10" s="142">
         <v>10</v>
       </c>
       <c r="AL10" s="142">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A11" s="224"/>
+      <c r="A11" s="223"/>
       <c r="B11" s="3"/>
       <c r="C11" s="9" t="s">
         <v>94</v>
       </c>
       <c r="D11" s="23">
         <f>Invoerblad!J5</f>
         <v>1.7847222222222217</v>
       </c>
       <c r="E11" s="9"/>
       <c r="F11" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="9"/>
       <c r="H11" s="24"/>
       <c r="I11" s="19" t="s">
         <v>21</v>
       </c>
       <c r="J11" s="19"/>
       <c r="K11" s="7" t="str">
         <f>CONCATENATE(Invoerblad!C14," en ",Invoerblad!C29)</f>
         <v>29 en 30</v>
       </c>
       <c r="L11" s="9"/>
       <c r="M11" s="8"/>
       <c r="N11" s="9"/>
@@ -5656,51 +5658,51 @@
         <v>5</v>
       </c>
       <c r="AF11" s="129">
         <v>5</v>
       </c>
       <c r="AG11" s="138">
         <v>5</v>
       </c>
       <c r="AH11" s="138">
         <v>5</v>
       </c>
       <c r="AI11" s="138">
         <v>5</v>
       </c>
       <c r="AJ11" s="142">
         <v>5</v>
       </c>
       <c r="AK11" s="142">
         <v>5</v>
       </c>
       <c r="AL11" s="142">
         <v>5</v>
       </c>
     </row>
     <row r="12" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="224"/>
+      <c r="A12" s="223"/>
       <c r="B12" s="3"/>
       <c r="C12" s="26" t="s">
         <v>95</v>
       </c>
       <c r="D12" s="1"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="9"/>
       <c r="H12" s="24"/>
       <c r="I12" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J12" s="19"/>
       <c r="K12" s="2"/>
       <c r="L12" s="9"/>
       <c r="M12" s="8"/>
       <c r="N12" s="9"/>
       <c r="O12" s="9"/>
       <c r="P12" s="7"/>
       <c r="Q12" s="25"/>
       <c r="R12" s="25"/>
       <c r="S12" s="25"/>
       <c r="T12" s="9"/>
@@ -5726,51 +5728,51 @@
         <v>10</v>
       </c>
       <c r="AF12" s="129">
         <v>10</v>
       </c>
       <c r="AG12" s="138">
         <v>10</v>
       </c>
       <c r="AH12" s="138">
         <v>10</v>
       </c>
       <c r="AI12" s="138">
         <v>10</v>
       </c>
       <c r="AJ12" s="142">
         <v>10</v>
       </c>
       <c r="AK12" s="142">
         <v>10</v>
       </c>
       <c r="AL12" s="142">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:38" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="224"/>
+      <c r="A13" s="223"/>
       <c r="B13" s="3"/>
       <c r="C13" s="26" t="s">
         <v>96</v>
       </c>
       <c r="D13" s="1"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9" t="s">
         <v>17</v>
       </c>
       <c r="G13" s="9"/>
       <c r="H13" s="24"/>
       <c r="I13" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J13" s="19"/>
       <c r="K13" s="2"/>
       <c r="L13" s="9"/>
       <c r="M13" s="8"/>
       <c r="N13" s="9"/>
       <c r="O13" s="9"/>
       <c r="P13" s="7"/>
       <c r="Q13" s="25"/>
       <c r="R13" s="25"/>
       <c r="S13" s="25"/>
       <c r="T13" s="9"/>
@@ -5796,51 +5798,51 @@
         <v>2</v>
       </c>
       <c r="AF13" s="129">
         <v>2</v>
       </c>
       <c r="AG13" s="138">
         <v>0</v>
       </c>
       <c r="AH13" s="138">
         <v>2</v>
       </c>
       <c r="AI13" s="138">
         <v>2</v>
       </c>
       <c r="AJ13" s="142">
         <v>0</v>
       </c>
       <c r="AK13" s="142">
         <v>2</v>
       </c>
       <c r="AL13" s="142">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A14" s="224"/>
+      <c r="A14" s="223"/>
       <c r="B14" s="3"/>
       <c r="C14" s="12"/>
       <c r="D14" s="27"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="8"/>
       <c r="L14" s="9"/>
       <c r="M14" s="8"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="8"/>
       <c r="R14" s="8"/>
       <c r="S14" s="8"/>
       <c r="T14" s="9"/>
       <c r="X14" s="102">
         <v>46143</v>
       </c>
       <c r="Y14" s="109">
         <v>15</v>
       </c>
@@ -5860,102 +5862,102 @@
         <v>3</v>
       </c>
       <c r="AF14" s="129">
         <v>3</v>
       </c>
       <c r="AG14" s="138">
         <v>3</v>
       </c>
       <c r="AH14" s="138">
         <v>3</v>
       </c>
       <c r="AI14" s="138">
         <v>3</v>
       </c>
       <c r="AJ14" s="142">
         <v>3</v>
       </c>
       <c r="AK14" s="142">
         <v>3</v>
       </c>
       <c r="AL14" s="142">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A15" s="224"/>
+      <c r="A15" s="223"/>
       <c r="B15" s="3"/>
       <c r="C15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="D15" s="23">
         <f>Invoerblad!J6</f>
         <v>1.0416666666666666E-2</v>
       </c>
       <c r="E15" s="9"/>
       <c r="F15" s="9" t="s">
         <v>36</v>
       </c>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="8"/>
       <c r="L15" s="9"/>
       <c r="M15" s="8"/>
       <c r="N15" s="9"/>
       <c r="O15" s="9"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="8"/>
       <c r="R15" s="8"/>
       <c r="S15" s="8"/>
       <c r="T15" s="9"/>
       <c r="X15" s="102">
         <v>46174</v>
       </c>
       <c r="Y15" s="109">
         <v>22</v>
       </c>
       <c r="Z15" s="109">
         <v>22</v>
       </c>
       <c r="AA15" s="109">
         <v>22</v>
       </c>
       <c r="AC15" s="49"/>
       <c r="AD15" s="211"/>
       <c r="AE15" s="129"/>
       <c r="AF15" s="129"/>
       <c r="AG15" s="138"/>
       <c r="AH15" s="138"/>
       <c r="AI15" s="138"/>
       <c r="AJ15" s="142"/>
       <c r="AK15" s="142"/>
       <c r="AL15" s="142"/>
     </row>
     <row r="16" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A16" s="224"/>
+      <c r="A16" s="223"/>
       <c r="B16" s="3"/>
       <c r="C16" s="9"/>
       <c r="D16" s="29"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="9"/>
       <c r="K16" s="8"/>
       <c r="L16" s="9"/>
       <c r="M16" s="8"/>
       <c r="N16" s="9"/>
       <c r="O16" s="9"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="8"/>
       <c r="R16" s="8"/>
       <c r="S16" s="8"/>
       <c r="T16" s="9"/>
       <c r="X16" s="102">
         <v>46204</v>
       </c>
       <c r="Y16" s="109">
         <v>7</v>
       </c>
@@ -5975,217 +5977,217 @@
         <v>11</v>
       </c>
       <c r="AF16" s="129">
         <v>11</v>
       </c>
       <c r="AG16" s="138">
         <v>10</v>
       </c>
       <c r="AH16" s="138">
         <v>16</v>
       </c>
       <c r="AI16" s="138">
         <v>16</v>
       </c>
       <c r="AJ16" s="142">
         <v>5</v>
       </c>
       <c r="AK16" s="142">
         <v>6</v>
       </c>
       <c r="AL16" s="142">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:38" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="224"/>
+      <c r="A17" s="223"/>
       <c r="B17" s="3"/>
       <c r="C17" s="20" t="s">
         <v>103</v>
       </c>
       <c r="D17" s="30">
         <f>SUM((D11-D12+D13)/(D20*2))-D15</f>
         <v>0.16805555555555551</v>
       </c>
       <c r="E17" s="9"/>
       <c r="F17" s="20" t="s">
         <v>58</v>
       </c>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="31"/>
       <c r="J17" s="9"/>
       <c r="K17" s="8"/>
       <c r="L17" s="9"/>
       <c r="M17" s="8"/>
       <c r="N17" s="9"/>
       <c r="O17" s="9"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="8"/>
       <c r="R17" s="8"/>
       <c r="S17" s="8"/>
       <c r="T17" s="9"/>
       <c r="X17" s="102"/>
       <c r="Y17" s="103"/>
       <c r="Z17" s="111"/>
       <c r="AA17" s="111"/>
       <c r="AC17" s="49"/>
       <c r="AD17" s="211"/>
       <c r="AE17" s="129"/>
       <c r="AF17" s="129"/>
       <c r="AG17" s="138"/>
       <c r="AH17" s="138"/>
       <c r="AI17" s="138"/>
       <c r="AJ17" s="142"/>
       <c r="AK17" s="142"/>
       <c r="AL17" s="142"/>
     </row>
     <row r="18" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A18" s="224"/>
+      <c r="A18" s="223"/>
       <c r="B18" s="3"/>
       <c r="C18" s="20"/>
       <c r="D18" s="30"/>
       <c r="E18" s="9"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="20"/>
       <c r="I18" s="9"/>
       <c r="J18" s="9"/>
       <c r="K18" s="32" t="s">
         <v>34</v>
       </c>
       <c r="L18" s="145" t="s">
         <v>56</v>
       </c>
       <c r="M18" s="183" t="s">
         <v>56</v>
       </c>
       <c r="N18" s="185" t="s">
         <v>56</v>
       </c>
       <c r="O18" s="45"/>
       <c r="P18" s="131"/>
       <c r="Q18" s="132" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="R18" s="133"/>
       <c r="S18" s="33"/>
       <c r="T18" s="9"/>
       <c r="X18" s="102" t="s">
         <v>32</v>
       </c>
       <c r="Y18" s="103">
         <v>-8</v>
       </c>
       <c r="Z18" s="111">
         <v>-8</v>
       </c>
       <c r="AA18" s="111">
         <v>-8</v>
       </c>
       <c r="AC18" s="57" t="s">
         <v>19</v>
       </c>
       <c r="AD18" s="211">
         <v>8</v>
       </c>
       <c r="AE18" s="129">
         <v>8</v>
       </c>
       <c r="AF18" s="129">
         <v>8</v>
       </c>
       <c r="AG18" s="138">
         <v>8</v>
       </c>
       <c r="AH18" s="138">
         <v>8</v>
       </c>
       <c r="AI18" s="138">
         <v>8</v>
       </c>
       <c r="AJ18" s="142">
         <v>8</v>
       </c>
       <c r="AK18" s="142">
         <v>8</v>
       </c>
       <c r="AL18" s="142">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:38" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="224"/>
+      <c r="A19" s="223"/>
       <c r="B19" s="3"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="34"/>
       <c r="F19" s="20"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
       <c r="I19" s="9"/>
       <c r="J19" s="9"/>
       <c r="K19" s="181" t="str">
         <f>D3</f>
         <v>Midden</v>
       </c>
       <c r="L19" s="180" t="s">
         <v>106</v>
       </c>
       <c r="M19" s="184" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="N19" s="186" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="O19" s="3"/>
       <c r="P19" s="98"/>
       <c r="Q19" s="36" t="s">
         <v>40</v>
       </c>
       <c r="R19" s="37" t="s">
         <v>40</v>
       </c>
       <c r="S19" s="38"/>
       <c r="T19" s="9"/>
       <c r="X19" s="104"/>
       <c r="Y19" s="105"/>
       <c r="Z19" s="105"/>
       <c r="AA19" s="105"/>
       <c r="AC19" s="49"/>
       <c r="AD19" s="212"/>
       <c r="AE19" s="67"/>
       <c r="AF19" s="67"/>
       <c r="AG19" s="139"/>
       <c r="AH19" s="139"/>
       <c r="AI19" s="139"/>
       <c r="AJ19" s="143"/>
       <c r="AK19" s="143"/>
       <c r="AL19" s="143"/>
     </row>
     <row r="20" spans="1:38" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="224"/>
+      <c r="A20" s="223"/>
       <c r="B20" s="3"/>
       <c r="C20" s="28" t="s">
         <v>37</v>
       </c>
       <c r="D20" s="44">
         <f>Invoerblad!H12</f>
         <v>5</v>
       </c>
       <c r="E20" s="28"/>
       <c r="F20" s="28" t="s">
         <v>59</v>
       </c>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="127" t="s">
         <v>52</v>
       </c>
       <c r="L20" s="146"/>
       <c r="M20" s="146"/>
       <c r="N20" s="187"/>
       <c r="O20" s="3"/>
       <c r="P20" s="41" t="s">
         <v>42</v>
@@ -6230,1195 +6232,1215 @@
       </c>
       <c r="AG20" s="217" cm="1">
         <f t="array" ref="AG20">SUM((AG5:AG18)*-1)+AG4</f>
         <v>189</v>
       </c>
       <c r="AH20" s="217" cm="1">
         <f t="array" ref="AH20">SUM((AH5:AH18)*-1)+AH4</f>
         <v>181</v>
       </c>
       <c r="AI20" s="217" cm="1">
         <f t="array" ref="AI20">SUM((AI5:AI18)*-1)+AI4</f>
         <v>183</v>
       </c>
       <c r="AJ20" s="218">
         <v>192</v>
       </c>
       <c r="AK20" s="218">
         <v>199</v>
       </c>
       <c r="AL20" s="218" cm="1">
         <f t="array" ref="AL20">SUM((AL5:AL18)*-1)+AL4</f>
         <v>188</v>
       </c>
     </row>
     <row r="21" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="224"/>
+      <c r="A21" s="223"/>
       <c r="B21" s="3"/>
       <c r="C21" s="34"/>
       <c r="D21" s="39"/>
       <c r="E21" s="34"/>
       <c r="F21" s="34"/>
       <c r="G21" s="20"/>
       <c r="H21" s="20"/>
       <c r="I21" s="9"/>
       <c r="J21" s="3"/>
       <c r="K21" s="188" t="s">
         <v>44</v>
       </c>
       <c r="L21" s="189">
         <f t="shared" ref="L21:N21" si="1">IF($K$19="Noord",AD4,IF($K$19="Midden",AG4,AJ4))</f>
         <v>365</v>
       </c>
       <c r="M21" s="189">
         <f t="shared" si="1"/>
         <v>365</v>
       </c>
       <c r="N21" s="190">
         <f t="shared" si="1"/>
         <v>366</v>
       </c>
       <c r="O21" s="45"/>
       <c r="P21" s="46"/>
       <c r="Q21" s="47"/>
       <c r="R21" s="48"/>
       <c r="S21" s="38"/>
       <c r="T21" s="9"/>
     </row>
     <row r="22" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A22" s="224"/>
+      <c r="A22" s="223"/>
       <c r="B22" s="3"/>
       <c r="C22" s="9"/>
       <c r="D22" s="19"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="12"/>
       <c r="I22" s="9"/>
       <c r="J22" s="3"/>
       <c r="K22" s="49" t="s">
         <v>54</v>
       </c>
       <c r="L22" s="106">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="M22" s="106">
         <v>105</v>
       </c>
       <c r="N22" s="144">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="O22" s="35"/>
       <c r="P22" s="50" t="s">
         <v>9</v>
       </c>
       <c r="Q22" s="51">
         <f t="shared" ref="Q22:Q33" si="2">IF($K$19="Noord",Y5,IF($K$19="Midden",Z5,AA5))</f>
         <v>1</v>
       </c>
       <c r="R22" s="52">
         <f>Q22 * (D17+(D19/D20))</f>
         <v>0.16805555555555551</v>
       </c>
       <c r="S22" s="53"/>
       <c r="T22" s="54"/>
       <c r="AC22" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="AD22" s="80">
         <f>SUM(AD5:AD18)</f>
         <v>171</v>
       </c>
       <c r="AE22" s="80">
         <f t="shared" ref="AE22:AL22" si="3">SUM(AE5:AE18)</f>
         <v>174</v>
       </c>
       <c r="AF22" s="80">
         <f t="shared" si="3"/>
         <v>173</v>
       </c>
       <c r="AG22" s="80">
         <f t="shared" si="3"/>
         <v>176</v>
       </c>
       <c r="AH22" s="80">
         <f t="shared" si="3"/>
         <v>184</v>
       </c>
       <c r="AI22" s="80">
         <f t="shared" si="3"/>
         <v>183</v>
       </c>
       <c r="AJ22" s="80">
         <f t="shared" si="3"/>
         <v>166</v>
       </c>
       <c r="AK22" s="80">
         <f t="shared" si="3"/>
         <v>179</v>
       </c>
       <c r="AL22" s="80">
         <f t="shared" si="3"/>
         <v>178</v>
       </c>
     </row>
     <row r="23" spans="1:38" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="224"/>
+      <c r="A23" s="223"/>
       <c r="B23" s="3"/>
       <c r="C23" s="34" t="s">
         <v>38</v>
       </c>
       <c r="D23" s="39">
         <f>SUM(L37)*D20/5</f>
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E23" s="34"/>
       <c r="F23" s="34" t="s">
         <v>59</v>
       </c>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="9"/>
       <c r="J23" s="3"/>
       <c r="K23" s="49"/>
       <c r="L23" s="106"/>
       <c r="M23" s="106"/>
       <c r="N23" s="40"/>
       <c r="O23" s="35"/>
       <c r="P23" s="50" t="s">
         <v>10</v>
       </c>
       <c r="Q23" s="51">
         <f t="shared" si="2"/>
         <v>22</v>
       </c>
       <c r="R23" s="52">
         <f>Q23 * (D17+(D19/D20))</f>
         <v>3.6972222222222211</v>
       </c>
       <c r="S23" s="23"/>
       <c r="T23" s="9"/>
     </row>
     <row r="24" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A24" s="224"/>
+      <c r="A24" s="223"/>
       <c r="B24" s="3"/>
       <c r="C24" s="34"/>
       <c r="D24" s="55"/>
       <c r="E24" s="34"/>
       <c r="F24" s="34"/>
       <c r="G24" s="56"/>
       <c r="H24" s="56"/>
       <c r="I24" s="9"/>
       <c r="J24" s="3"/>
       <c r="K24" s="57" t="s">
         <v>55</v>
       </c>
       <c r="L24" s="106"/>
       <c r="M24" s="106"/>
       <c r="N24" s="40"/>
       <c r="O24" s="35"/>
       <c r="P24" s="50" t="s">
         <v>11</v>
       </c>
       <c r="Q24" s="51">
         <f t="shared" si="2"/>
         <v>17</v>
       </c>
       <c r="R24" s="52">
         <f>Q24 * (D17+(D19/D20))</f>
         <v>2.8569444444444438</v>
       </c>
       <c r="S24" s="23"/>
       <c r="T24" s="9"/>
     </row>
     <row r="25" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A25" s="224"/>
+      <c r="A25" s="223"/>
       <c r="B25" s="3"/>
       <c r="C25" s="34" t="s">
         <v>39</v>
       </c>
       <c r="D25" s="55">
         <f>SUM(D17*24)*D23+(D19*24)/D20*D23</f>
-        <v>766.33333333333314</v>
+        <v>762.29999999999984</v>
       </c>
       <c r="E25" s="58"/>
       <c r="F25" s="34" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="56"/>
       <c r="H25" s="56"/>
       <c r="I25" s="9"/>
       <c r="J25" s="3"/>
       <c r="K25" s="49" t="s">
         <v>51</v>
       </c>
       <c r="L25" s="106">
         <f>IF($K$19="Noord",AD8,IF($K$19="Midden",AG8,AJ8))</f>
         <v>20</v>
       </c>
       <c r="M25" s="106">
         <f t="shared" ref="L25:N31" si="4">IF($K$19="Noord",AE8,IF($K$19="Midden",AH8,AK8))</f>
         <v>20</v>
       </c>
       <c r="N25" s="40">
         <f t="shared" si="4"/>
         <v>20</v>
       </c>
       <c r="O25" s="35"/>
       <c r="P25" s="50" t="s">
         <v>12</v>
       </c>
       <c r="Q25" s="51">
         <f t="shared" si="2"/>
         <v>21</v>
       </c>
       <c r="R25" s="52">
         <f>Q25 * (D17+(D19/D20))</f>
         <v>3.5291666666666659</v>
       </c>
       <c r="S25" s="23"/>
       <c r="T25" s="9"/>
       <c r="Y25" s="123"/>
       <c r="Z25" s="124"/>
     </row>
     <row r="26" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A26" s="224"/>
+      <c r="A26" s="223"/>
       <c r="B26" s="3"/>
       <c r="C26" s="9"/>
       <c r="D26" s="29"/>
       <c r="E26" s="34"/>
       <c r="F26" s="34"/>
       <c r="G26" s="34"/>
       <c r="H26" s="34"/>
       <c r="I26" s="9"/>
       <c r="J26" s="3"/>
       <c r="K26" s="49" t="s">
         <v>46</v>
       </c>
       <c r="L26" s="106">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="M26" s="106">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="N26" s="40">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="O26" s="35"/>
       <c r="P26" s="50" t="s">
         <v>13</v>
       </c>
       <c r="Q26" s="51">
         <f t="shared" si="2"/>
         <v>14</v>
       </c>
       <c r="R26" s="52">
         <f>Q26 * (D17+(D19/D20))</f>
         <v>2.352777777777777</v>
       </c>
       <c r="S26" s="23"/>
       <c r="T26" s="9"/>
     </row>
     <row r="27" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A27" s="224"/>
+      <c r="A27" s="223"/>
       <c r="B27" s="3"/>
       <c r="C27" s="182" t="s">
         <v>97</v>
       </c>
       <c r="D27" s="55">
         <f>SUM(D25)/12</f>
-        <v>63.861111111111093</v>
+        <v>63.524999999999984</v>
       </c>
       <c r="E27" s="34"/>
       <c r="F27" s="34" t="s">
         <v>17</v>
       </c>
       <c r="G27" s="34"/>
       <c r="H27" s="34"/>
       <c r="I27" s="9"/>
       <c r="J27" s="3"/>
       <c r="K27" s="49" t="s">
         <v>47</v>
       </c>
       <c r="L27" s="106">
         <f t="shared" si="4"/>
         <v>10</v>
       </c>
       <c r="M27" s="106">
         <f t="shared" si="4"/>
         <v>10</v>
       </c>
       <c r="N27" s="40">
         <f t="shared" si="4"/>
         <v>10</v>
       </c>
       <c r="O27" s="35"/>
       <c r="P27" s="50" t="s">
         <v>14</v>
       </c>
       <c r="Q27" s="51">
         <f t="shared" si="2"/>
         <v>20</v>
       </c>
       <c r="R27" s="52">
         <f>Q27 * (D17+(D19/D20))</f>
         <v>3.3611111111111103</v>
       </c>
       <c r="S27" s="23"/>
       <c r="T27" s="9"/>
     </row>
     <row r="28" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A28" s="224"/>
+      <c r="A28" s="223"/>
       <c r="B28" s="3"/>
       <c r="C28" s="21" t="s">
         <v>25</v>
       </c>
       <c r="D28" s="55"/>
       <c r="E28" s="34"/>
       <c r="F28" s="21" t="s">
         <v>104</v>
       </c>
       <c r="G28" s="34"/>
       <c r="H28" s="34"/>
       <c r="I28" s="9"/>
       <c r="J28" s="3"/>
       <c r="K28" s="49" t="s">
         <v>48</v>
       </c>
       <c r="L28" s="106">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="M28" s="106">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="N28" s="40">
         <f t="shared" si="4"/>
         <v>5</v>
       </c>
       <c r="O28" s="35"/>
       <c r="P28" s="50" t="s">
         <v>15</v>
       </c>
       <c r="Q28" s="51">
         <f t="shared" si="2"/>
         <v>15</v>
       </c>
       <c r="R28" s="52">
         <f>Q28 * (D17+(D19/D20))</f>
         <v>2.5208333333333326</v>
       </c>
       <c r="S28" s="23"/>
       <c r="T28" s="9"/>
     </row>
     <row r="29" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A29" s="224"/>
+      <c r="A29" s="223"/>
       <c r="B29" s="3"/>
       <c r="C29" s="34"/>
       <c r="D29" s="59"/>
       <c r="E29" s="58"/>
       <c r="F29" s="34"/>
       <c r="G29" s="34"/>
       <c r="H29" s="34"/>
       <c r="I29" s="20"/>
       <c r="J29" s="207"/>
       <c r="K29" s="126" t="s">
         <v>1</v>
       </c>
       <c r="L29" s="106">
         <f t="shared" si="4"/>
         <v>10</v>
       </c>
       <c r="M29" s="106">
         <f t="shared" si="4"/>
         <v>10</v>
       </c>
       <c r="N29" s="144">
         <f t="shared" si="4"/>
         <v>10</v>
       </c>
       <c r="O29" s="35"/>
       <c r="P29" s="50" t="s">
         <v>16</v>
       </c>
       <c r="Q29" s="51">
         <f t="shared" si="2"/>
         <v>21</v>
       </c>
       <c r="R29" s="52">
         <f>Q29 * (D17+(D19/D20))</f>
         <v>3.5291666666666659</v>
       </c>
       <c r="S29" s="23"/>
       <c r="T29" s="9"/>
     </row>
     <row r="30" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A30" s="224"/>
+      <c r="A30" s="223"/>
       <c r="B30" s="3"/>
       <c r="C30" s="20" t="s">
         <v>23</v>
       </c>
       <c r="D30" s="60">
         <f>SUM((D25)/12/173.33)*100</f>
-        <v>36.843657249818897</v>
+        <v>36.649743264293534</v>
       </c>
       <c r="E30" s="61"/>
       <c r="F30" s="20" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="34"/>
       <c r="H30" s="34"/>
       <c r="I30" s="9"/>
       <c r="J30" s="3"/>
       <c r="K30" s="208" t="s">
         <v>49</v>
       </c>
       <c r="L30" s="106">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="M30" s="106">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="N30" s="40">
         <f t="shared" si="4"/>
         <v>2</v>
       </c>
       <c r="O30" s="35"/>
       <c r="P30" s="50" t="s">
         <v>4</v>
       </c>
       <c r="Q30" s="51">
         <f t="shared" si="2"/>
         <v>17</v>
       </c>
       <c r="R30" s="52">
         <f>Q30 * (D17+(D19/D20))</f>
         <v>2.8569444444444438</v>
       </c>
       <c r="S30" s="23"/>
       <c r="T30" s="9"/>
     </row>
     <row r="31" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A31" s="224"/>
+      <c r="A31" s="223"/>
       <c r="B31" s="3"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="34"/>
       <c r="F31" s="34"/>
       <c r="G31" s="34"/>
       <c r="H31" s="34"/>
       <c r="I31" s="9"/>
       <c r="J31" s="3"/>
       <c r="K31" s="126" t="s">
         <v>77</v>
       </c>
       <c r="L31" s="106">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="M31" s="106">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="N31" s="40">
         <f t="shared" si="4"/>
         <v>3</v>
       </c>
       <c r="O31" s="35"/>
       <c r="P31" s="50" t="s">
         <v>5</v>
       </c>
       <c r="Q31" s="51">
         <f t="shared" si="2"/>
         <v>15</v>
       </c>
       <c r="R31" s="52">
         <f>Q31 * (D17+(D19/D20))</f>
         <v>2.5208333333333326</v>
       </c>
       <c r="S31" s="23"/>
       <c r="T31" s="9"/>
     </row>
     <row r="32" spans="1:38" x14ac:dyDescent="0.25">
-      <c r="A32" s="224"/>
+      <c r="A32" s="223"/>
       <c r="B32" s="3"/>
       <c r="C32" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="D32" s="222" t="s">
-        <v>122</v>
+      <c r="D32" s="221" t="s">
+        <v>121</v>
       </c>
       <c r="E32" s="58"/>
       <c r="F32" s="21" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="G32" s="34"/>
       <c r="H32" s="34"/>
       <c r="I32" s="9"/>
       <c r="J32" s="3"/>
       <c r="K32" s="49"/>
       <c r="L32" s="106"/>
       <c r="M32" s="106"/>
       <c r="N32" s="40"/>
       <c r="O32" s="35"/>
       <c r="P32" s="50" t="s">
         <v>6</v>
       </c>
       <c r="Q32" s="51">
         <f t="shared" si="2"/>
         <v>22</v>
       </c>
       <c r="R32" s="52">
         <f>Q32 * (D17+(D19/D20))</f>
         <v>3.6972222222222211</v>
       </c>
       <c r="S32" s="23"/>
       <c r="T32" s="9"/>
     </row>
     <row r="33" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A33" s="224"/>
+      <c r="A33" s="223"/>
       <c r="B33" s="3"/>
       <c r="C33" s="34"/>
       <c r="D33" s="59"/>
       <c r="E33" s="34"/>
       <c r="F33" s="34"/>
       <c r="G33" s="34"/>
       <c r="H33" s="34"/>
       <c r="I33" s="9"/>
       <c r="J33" s="3"/>
       <c r="K33" s="49" t="s">
         <v>50</v>
       </c>
       <c r="L33" s="106">
         <f>IF($K$19="Noord",AD16,IF($K$19="Midden",AG16,AJ16))</f>
         <v>10</v>
       </c>
       <c r="M33" s="106">
         <f>IF($K$19="Noord",AE16,IF($K$19="Midden",AH16,AK16))</f>
         <v>16</v>
       </c>
       <c r="N33" s="40">
         <f>IF($K$19="Noord",AF16,IF($K$19="Midden",AI16,AL16))</f>
         <v>16</v>
       </c>
       <c r="O33" s="35"/>
       <c r="P33" s="50" t="s">
         <v>7</v>
       </c>
       <c r="Q33" s="51">
         <f t="shared" si="2"/>
         <v>12</v>
       </c>
       <c r="R33" s="52">
         <f>Q33 * (D17+(D19/D20))</f>
         <v>2.0166666666666662</v>
       </c>
       <c r="S33" s="23"/>
       <c r="T33" s="9"/>
       <c r="AF33" s="125"/>
     </row>
     <row r="34" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A34" s="224"/>
+      <c r="A34" s="223"/>
       <c r="B34" s="3"/>
       <c r="C34" s="34" t="s">
         <v>2</v>
       </c>
-      <c r="D34" s="254">
+      <c r="D34" s="253">
         <v>0.1017</v>
       </c>
       <c r="E34" s="34"/>
       <c r="F34" s="21"/>
       <c r="G34" s="34"/>
       <c r="H34" s="34"/>
       <c r="I34" s="9"/>
       <c r="J34" s="3"/>
       <c r="K34" s="49"/>
       <c r="L34" s="106"/>
       <c r="M34" s="106"/>
       <c r="N34" s="40"/>
       <c r="O34" s="35"/>
       <c r="P34" s="50"/>
       <c r="Q34" s="51"/>
       <c r="R34" s="52"/>
       <c r="S34" s="23"/>
       <c r="T34" s="9"/>
     </row>
     <row r="35" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A35" s="224"/>
+      <c r="A35" s="223"/>
       <c r="B35" s="3"/>
       <c r="C35" s="34"/>
       <c r="D35" s="59" t="s">
         <v>45</v>
       </c>
       <c r="E35" s="58"/>
       <c r="F35" s="34"/>
       <c r="G35" s="34"/>
       <c r="H35" s="34"/>
       <c r="I35" s="9"/>
       <c r="J35" s="3"/>
       <c r="K35" s="62" t="s">
         <v>19</v>
       </c>
       <c r="L35" s="107">
         <v>8</v>
       </c>
       <c r="M35" s="107">
         <v>8</v>
       </c>
       <c r="N35" s="63">
         <v>8</v>
       </c>
       <c r="O35" s="35"/>
       <c r="P35" s="64" t="s">
         <v>8</v>
       </c>
       <c r="Q35" s="65">
         <v>8</v>
       </c>
       <c r="R35" s="121">
         <f>Q35 * (D17+(D19/D20))</f>
         <v>1.3444444444444441</v>
       </c>
       <c r="S35" s="23"/>
       <c r="T35" s="9"/>
     </row>
     <row r="36" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A36" s="224"/>
+      <c r="A36" s="223"/>
       <c r="B36" s="3"/>
       <c r="C36" s="20" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="D36" s="66" t="str">
         <f>IF(ISERROR(SUM((D32)*D30/100)+((D32)*D30/100*D34)),"Bruto maandloon",SUM((D32)*D30/100)+((D32)*D30/100*D34))</f>
         <v>Bruto maandloon</v>
       </c>
       <c r="E36" s="34"/>
       <c r="F36" s="58"/>
       <c r="G36" s="34"/>
       <c r="H36" s="34"/>
       <c r="I36" s="9"/>
       <c r="J36" s="3"/>
       <c r="K36" s="49"/>
       <c r="L36" s="108"/>
       <c r="M36" s="108"/>
       <c r="N36" s="67"/>
       <c r="O36" s="35"/>
       <c r="P36" s="50"/>
       <c r="Q36" s="148"/>
       <c r="R36" s="147"/>
       <c r="S36" s="68"/>
       <c r="T36" s="9"/>
     </row>
     <row r="37" spans="1:32" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="224"/>
+      <c r="A37" s="223"/>
       <c r="B37" s="3"/>
       <c r="C37" s="9"/>
       <c r="D37" s="69"/>
       <c r="E37" s="34"/>
       <c r="F37" s="34"/>
       <c r="G37" s="34"/>
       <c r="H37" s="34"/>
       <c r="I37" s="9"/>
       <c r="J37" s="3"/>
       <c r="K37" s="70" t="s">
         <v>18</v>
       </c>
       <c r="L37" s="42">
         <f>+L21-SUM(L22:L35)</f>
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="M37" s="42">
         <f>+M21-SUM(M22:M35)</f>
         <v>181</v>
       </c>
       <c r="N37" s="101">
         <f>+N21-SUM(N22:N35)</f>
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="O37" s="45"/>
       <c r="P37" s="41"/>
       <c r="Q37" s="149">
         <f>SUM(Q22:Q33)-Q35</f>
         <v>189</v>
       </c>
       <c r="R37" s="150">
         <f>SUM(R22:R33)-R35</f>
         <v>31.762499999999992</v>
       </c>
       <c r="S37" s="72"/>
       <c r="T37" s="9"/>
     </row>
     <row r="38" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A38" s="224"/>
+      <c r="A38" s="223"/>
       <c r="B38" s="3"/>
       <c r="C38" s="24" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="73" t="str">
         <f>IF(ISERROR(SUM((D17*24)*M37/12/173.3)*D32*(1+D34))," ",SUM(((D17*24)+(D19*24)/D20)*M37/12/173.3)*D32*(1+D34)*D20/5)</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="E38" s="34" t="s">
         <v>26</v>
       </c>
       <c r="F38" s="34"/>
       <c r="G38" s="34"/>
       <c r="H38" s="34"/>
       <c r="I38" s="9"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="9"/>
       <c r="M38" s="8"/>
       <c r="N38" s="9"/>
       <c r="O38" s="74"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="8"/>
       <c r="R38" s="8"/>
       <c r="S38" s="8"/>
       <c r="T38" s="9"/>
     </row>
     <row r="39" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A39" s="224"/>
+      <c r="A39" s="223"/>
       <c r="B39" s="3"/>
       <c r="C39" s="24" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="D39" s="73" t="str">
         <f>IF(ISERROR(SUM((D17*24)*N37/12/173.3)*D32*(1+D34))," ",SUM(((D17*24)+(D19*24)/D20)*N37/12/173.3)*D32*(1+D34)*D20/5)</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="E39" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F39" s="9"/>
       <c r="G39" s="34"/>
       <c r="H39" s="34"/>
       <c r="I39" s="9"/>
       <c r="J39" s="9"/>
       <c r="K39" s="9" t="s">
         <v>43</v>
       </c>
       <c r="L39" s="58"/>
       <c r="M39" s="9"/>
       <c r="N39" s="9"/>
       <c r="O39" s="9"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="8"/>
       <c r="R39" s="8"/>
       <c r="S39" s="8"/>
       <c r="T39" s="9"/>
     </row>
     <row r="40" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A40" s="224"/>
+      <c r="A40" s="223"/>
       <c r="B40" s="3"/>
       <c r="C40" s="9"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="58"/>
       <c r="H40" s="58"/>
       <c r="I40" s="9"/>
       <c r="J40" s="9"/>
       <c r="K40" s="9"/>
       <c r="L40" s="9"/>
       <c r="M40" s="9"/>
       <c r="N40" s="24"/>
       <c r="O40" s="24"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="24"/>
       <c r="R40" s="8"/>
       <c r="S40" s="8"/>
       <c r="T40" s="9"/>
     </row>
     <row r="41" spans="1:32" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="224"/>
+      <c r="A41" s="223"/>
       <c r="B41" s="3"/>
       <c r="C41" s="20" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="D41" s="75"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
       <c r="K41" s="38"/>
       <c r="L41" s="20"/>
       <c r="M41" s="38"/>
       <c r="N41" s="20"/>
       <c r="O41" s="9"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="8"/>
       <c r="R41" s="8"/>
       <c r="S41" s="8"/>
       <c r="T41" s="9"/>
     </row>
     <row r="42" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A42" s="224"/>
+      <c r="A42" s="223"/>
       <c r="B42" s="3"/>
       <c r="C42" s="9"/>
       <c r="D42" s="19"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="9"/>
       <c r="I42" s="9"/>
       <c r="J42" s="9"/>
       <c r="K42" s="8"/>
       <c r="L42" s="9"/>
       <c r="M42" s="8"/>
       <c r="N42" s="9"/>
       <c r="O42" s="9"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="8"/>
       <c r="R42" s="8"/>
       <c r="S42" s="8"/>
       <c r="T42" s="9"/>
     </row>
     <row r="43" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A43" s="224"/>
+      <c r="A43" s="223"/>
       <c r="B43" s="3"/>
       <c r="C43" s="20" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="D43" s="76"/>
       <c r="E43" s="28"/>
       <c r="F43" s="28"/>
       <c r="G43" s="28"/>
       <c r="H43" s="28"/>
       <c r="I43" s="28"/>
       <c r="J43" s="28"/>
       <c r="K43" s="20" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="L43" s="9"/>
       <c r="M43" s="8"/>
       <c r="N43" s="9"/>
       <c r="O43" s="9"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="8"/>
       <c r="R43" s="8"/>
       <c r="S43" s="8"/>
       <c r="T43" s="9"/>
     </row>
     <row r="44" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A44" s="224"/>
+      <c r="A44" s="223"/>
       <c r="B44" s="3"/>
       <c r="C44" s="17" t="str">
         <f>IF(ISERROR(VLOOKUP($C$4,#REF!,15,FALSE)),"",VLOOKUP($C$4,#REF!,15,FALSE))</f>
         <v/>
       </c>
       <c r="D44" s="19"/>
       <c r="E44" s="9"/>
       <c r="F44" s="9"/>
       <c r="G44" s="9"/>
       <c r="H44" s="9"/>
       <c r="I44" s="9"/>
       <c r="J44" s="9"/>
       <c r="K44" s="17" t="str">
         <f>IF(ISERROR(VLOOKUP($C$4,#REF!,6,FALSE)),"",VLOOKUP($C$4,#REF!,6,FALSE))</f>
         <v/>
       </c>
       <c r="L44" s="9"/>
       <c r="M44" s="8"/>
       <c r="N44" s="9"/>
       <c r="O44" s="9"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="8"/>
       <c r="R44" s="8"/>
       <c r="S44" s="8"/>
       <c r="T44" s="9"/>
     </row>
     <row r="45" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="224"/>
+      <c r="A45" s="223"/>
       <c r="B45" s="3"/>
       <c r="C45" s="17"/>
       <c r="D45" s="19"/>
       <c r="E45" s="9"/>
       <c r="F45" s="9"/>
       <c r="G45" s="9"/>
       <c r="H45" s="9"/>
       <c r="I45" s="9"/>
       <c r="J45" s="9"/>
       <c r="K45" s="17"/>
       <c r="L45" s="9"/>
       <c r="M45" s="8"/>
       <c r="N45" s="9"/>
       <c r="O45" s="9"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="8"/>
       <c r="R45" s="8"/>
       <c r="S45" s="8"/>
       <c r="T45" s="9"/>
     </row>
     <row r="46" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="224"/>
+      <c r="A46" s="223"/>
       <c r="B46" s="3"/>
       <c r="C46" s="9"/>
       <c r="D46" s="19"/>
       <c r="E46" s="9"/>
       <c r="F46" s="9"/>
       <c r="G46" s="9"/>
       <c r="H46" s="9"/>
       <c r="I46" s="9"/>
       <c r="J46" s="9"/>
       <c r="K46" s="8"/>
       <c r="L46" s="9"/>
       <c r="M46" s="8"/>
       <c r="N46" s="9"/>
       <c r="O46" s="9"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="8"/>
       <c r="R46" s="8"/>
       <c r="S46" s="8"/>
       <c r="T46" s="9"/>
     </row>
     <row r="47" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A47" s="224"/>
+      <c r="A47" s="223"/>
       <c r="B47" s="3"/>
       <c r="C47" s="9" t="s">
         <v>24</v>
       </c>
       <c r="D47" s="77">
         <f ca="1">TODAY()</f>
-        <v>46254</v>
+        <v>46288</v>
       </c>
       <c r="E47" s="9"/>
       <c r="F47" s="9"/>
       <c r="G47" s="9"/>
       <c r="H47" s="9"/>
       <c r="I47" s="9"/>
       <c r="J47" s="9"/>
       <c r="K47" s="9" t="s">
         <v>24</v>
       </c>
       <c r="L47" s="77">
         <f ca="1">TODAY()</f>
-        <v>46254</v>
+        <v>46288</v>
       </c>
       <c r="M47" s="8"/>
       <c r="N47" s="24"/>
       <c r="O47" s="24"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="8"/>
       <c r="R47" s="8"/>
       <c r="S47" s="8"/>
       <c r="T47" s="9"/>
     </row>
     <row r="48" spans="1:32" x14ac:dyDescent="0.25">
-      <c r="A48" s="224"/>
+      <c r="A48" s="223"/>
       <c r="B48" s="3"/>
       <c r="C48" s="24" t="s">
         <v>3</v>
       </c>
       <c r="D48" s="24"/>
       <c r="E48" s="24"/>
       <c r="F48" s="24"/>
       <c r="G48" s="24"/>
       <c r="H48" s="24"/>
       <c r="I48" s="24"/>
       <c r="J48" s="24"/>
       <c r="K48" s="24" t="s">
         <v>3</v>
       </c>
       <c r="L48" s="9"/>
       <c r="M48" s="9"/>
       <c r="N48" s="24"/>
       <c r="O48" s="24"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="8"/>
       <c r="R48" s="8"/>
       <c r="S48" s="8"/>
       <c r="T48" s="9"/>
     </row>
     <row r="49" spans="1:20" x14ac:dyDescent="0.25">
-      <c r="A49" s="224"/>
+      <c r="A49" s="223"/>
       <c r="B49" s="3"/>
       <c r="C49" s="9"/>
       <c r="D49" s="9"/>
       <c r="E49" s="9"/>
       <c r="F49" s="9"/>
       <c r="G49" s="9"/>
       <c r="H49" s="9"/>
       <c r="I49" s="9"/>
       <c r="J49" s="9"/>
       <c r="K49" s="9"/>
       <c r="L49" s="9"/>
       <c r="M49" s="9"/>
       <c r="N49" s="24"/>
       <c r="O49" s="24"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="8"/>
       <c r="R49" s="8"/>
       <c r="S49" s="8"/>
       <c r="T49" s="9"/>
     </row>
     <row r="50" spans="1:20" hidden="1" x14ac:dyDescent="0.25">
       <c r="B50" s="3"/>
       <c r="C50" s="9"/>
       <c r="D50" s="9"/>
       <c r="E50" s="9"/>
       <c r="F50" s="9"/>
       <c r="G50" s="9"/>
       <c r="H50" s="9"/>
       <c r="I50" s="9"/>
       <c r="J50" s="9"/>
       <c r="K50" s="9"/>
       <c r="L50" s="9"/>
       <c r="M50" s="9"/>
       <c r="N50" s="24"/>
       <c r="O50" s="24"/>
       <c r="P50" s="7"/>
       <c r="Q50" s="8"/>
       <c r="R50" s="8"/>
       <c r="S50" s="8"/>
       <c r="T50" s="9"/>
     </row>
     <row r="51" spans="1:20" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="52" spans="1:20" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D52" s="223">
+      <c r="D52" s="222">
         <v>0.1017</v>
       </c>
     </row>
     <row r="53" spans="1:20" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D53" s="223">
+      <c r="D53" s="222">
         <v>0.10639999999999999</v>
       </c>
     </row>
     <row r="54" spans="1:20" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D54" s="223">
+      <c r="D54" s="222">
         <v>0.1111</v>
       </c>
     </row>
     <row r="55" spans="1:20" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D55" s="223">
+      <c r="D55" s="222">
         <v>0.1159</v>
       </c>
     </row>
     <row r="56" spans="1:20" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="57" spans="1:20" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <mergeCells count="3">
     <mergeCell ref="AD1:AF1"/>
     <mergeCell ref="AG1:AI1"/>
     <mergeCell ref="AJ1:AL1"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="D20">
     <cfRule type="cellIs" dxfId="0" priority="3" stopIfTrue="1" operator="notBetween">
       <formula>1</formula>
       <formula>5</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="137" yWindow="342" count="3">
     <dataValidation allowBlank="1" showErrorMessage="1" errorTitle="Werktijd normeringsperiode" error="Controleer de werktijd over een periode van 10 dagen." promptTitle="Werktijd normeringsperiode" prompt="De verwachte routetijd wordt in uren en minuten over een periode van 10 dagen. Bij 1 uur en 30 minuten per route is dat dus 1:30 X 2 X 10 = 30:00 uur. _x000a_" sqref="D11" xr:uid="{00000000-0002-0000-0100-000000000000}"/>
     <dataValidation operator="lessThanOrEqual" showErrorMessage="1" errorTitle="Normering woon-werkverkeer" error="Maximaal 1:15 uur per week invoeren!" sqref="D15" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D34" xr:uid="{F1842D56-B128-4FC3-81D4-92134739D1A1}">
       <formula1>$D$52:$D$55</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.3" right="0.23622047244094491" top="0.5" bottom="0.15748031496062992" header="0" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" scale="56" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <controls>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1038" r:id="rId4" name="NEE">
+        <control shapeId="1040" r:id="rId4" name="CheckBox2">
           <controlPr defaultSize="0" autoLine="0" r:id="rId5">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>144780</xdr:colOff>
                 <xdr:row>0</xdr:row>
-                <xdr:rowOff>137160</xdr:rowOff>
+                <xdr:rowOff>129540</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1038" r:id="rId4" name="NEE"/>
+        <control shapeId="1040" r:id="rId4" name="CheckBox2"/>
       </mc:Fallback>
     </mc:AlternateContent>
     <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
       <mc:Choice Requires="x14">
-        <control shapeId="1040" r:id="rId6" name="CheckBox2">
+        <control shapeId="1038" r:id="rId6" name="NEE">
           <controlPr defaultSize="0" autoLine="0" r:id="rId7">
             <anchor moveWithCells="1">
               <from>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>0</xdr:colOff>
                 <xdr:row>0</xdr:row>
                 <xdr:rowOff>0</xdr:rowOff>
               </from>
               <to>
                 <xdr:col>1</xdr:col>
                 <xdr:colOff>144780</xdr:colOff>
                 <xdr:row>0</xdr:row>
-                <xdr:rowOff>137160</xdr:rowOff>
+                <xdr:rowOff>129540</xdr:rowOff>
               </to>
             </anchor>
           </controlPr>
         </control>
       </mc:Choice>
       <mc:Fallback>
-        <control shapeId="1040" r:id="rId6" name="CheckBox2"/>
+        <control shapeId="1038" r:id="rId6" name="NEE"/>
       </mc:Fallback>
     </mc:AlternateContent>
   </controls>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0ba8502-67d7-42e4-ae0b-73ca056eb4da">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="36d5f687-a4ed-42ba-96fd-0583d94fa74f" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009A3EEDCABDC89941A7C7DC5645FFA008" ma:contentTypeVersion="15" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="d6d3a757278651aa124cc232a2f6767e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0ba8502-67d7-42e4-ae0b-73ca056eb4da" xmlns:ns3="36d5f687-a4ed-42ba-96fd-0583d94fa74f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cccf23050464bf827007b46e71d4c8fb" ns2:_="" ns3:_="">
     <xsd:import namespace="d0ba8502-67d7-42e4-ae0b-73ca056eb4da"/>
     <xsd:import namespace="36d5f687-a4ed-42ba-96fd-0583d94fa74f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
@@ -7609,80 +7631,77 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1547889-C60C-4441-93DF-88DF0C527626}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CFFBC74-F3D8-41BC-91AC-4EE8F7B4BEFE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="d0ba8502-67d7-42e4-ae0b-73ca056eb4da"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="36d5f687-a4ed-42ba-96fd-0583d94fa74f"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{763981B2-EAC0-4CBA-8D64-AB172E3A5C22}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F7D9F99-BF3B-463B-9D25-E3CF775BD382}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E00A557-A127-450B-B7DE-E9D7FD44FDEA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ACE03CB-6B59-4800-8F98-AF59573C737E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benoemde bereiken</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
@@ -7693,27 +7712,30 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>FNV Bondgenoten</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009A3EEDCABDC89941A7C7DC5645FFA008</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>